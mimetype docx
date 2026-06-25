--- v0 (2026-02-24)
+++ v1 (2026-06-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatele města navštívili Tři králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stejně jako v řadě jiných měst i Frýdlantem nad Ostravicí procházeli Tři králové. Město se totiž jako každoročně zapojilo do Tříkrálové sbírky. Děti se proto převlékly za Kašpara, Baltazara a Melichara a v doprovodu svých vedoucích chodily po domech, zvěstovali lidem vánoční poselství a do připravených a zapečetěných pokladniček vybíraly od dárců dobrovolné příspěvky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme rádi, že se každý rok můžeme zúčastnit Tříkrálové sbírky. Děti se na to velice těší. Rády zazpívají, pozdraví lidi, popřejí jim hezký nový rok. Myslím si, že je to pěkná tradice a spojení příjemného s užitečným. My vyjdeme, zazvoníme na nějaké dveře, lidé nám otevřou, někdy se stane, že řeknou, že si nepřejí, abychom k nim přišli, takže to respektujeme. Pokud nás lidé pustí, chodíme byt po bytu, zpíváme, přejeme, když si přejí, napíšeme na dveře požehnání,” řekla vedoucí skupiny Eliška Matušková.</w:t>
@@ -167,93 +282,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-14-01-2020-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>