--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2020, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychlé řidiče v Rychvaldě zkrotí nové radary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtyři vjezdy do města Rychvaldu hlídají nové radary. Řidičům ukazují aktuální rychlost a kamery snímají registrační značky. Radary sice nejsou určené pro pokutování, ale radnice nevylučuje, že při vyšším počtu přestupků pořídí úsekové měření rychlosti, které by už policie mohla řešit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na čtyřech frekventovaných vjezdech do Rychvaldu se objevily nové radary, které nahradily starší modely. Prvořadým úkolem je preventivní působení na řidiče. Většina skutečně po spatření naměřené rychlosti zpomaluje na povolenou padesátku. Město navíc získává informace o počtech projíždějících vozidel. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na čtyřech frekventovaných vjezdech do Rychvaldu se objevily nové radary, které nahradily starší modely. Prvořadým úkolem je preventivní působení na řidiče. Většina skutečně po spatření naměřené rychlosti zpomaluje na povolenou padesátku. Město navíc získává informace o počtech projíždějících vozidel.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak občané jistě stačili zaregistrovat, pořídili jsme nové radary, které nám měří rychlost vozidel na všech čtyřech příjezdech do města. Radary fungují od 29. ledna od 13 hodin. Okamžitě jsem měl nějaké reakce, protože potkal jsem známého a ten mi říká: “A jejda, už nás chcete okrádat!”. Prosím vás nechceme. Zatím opravdu radary jsou pouze na vyhodnocování průjezdu vozidel, upozorní řidiče, že jede rychle, dokonce při určité rychlosti mu načtou značku, ale je to pouhá výstraha. Nesankcionujeme. Já jsem to psal i ve zpravodaji, radary slouží k tomu, že my teď máme přehled kolik vozidel nám projede, kolik vozidel poruší eventuální rychlost. Samozřejmě, nejedná se o konkrétní vozidla, je to pouhá statistika, ale máme ji prakticky denně a okamžitě v počítači,” vysvětlil starosta Rychvaldu Milan Starostka (ANO). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Preventivní účel radarů schvaluje i policie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Policie České republiky rozhodně vítá každou snahu měst a obcí k zajištění bezpečnosti v dopravě.  Samozřejmě, pomáhá to občanům a myslím si, že rozhodně se díky takovým radarům zvyšuje bezpečnost v obcích,” řekl vedoucí Územního odboru Policie ČR v Karviné Miloš Pollak. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -189,93 +303,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-12-02-2020-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>