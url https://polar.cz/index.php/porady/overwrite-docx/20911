--- v0 (2026-02-23)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sjezdovce v Palkovicích se děti učí základům lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní zima je mimořádně skoupá na sníh. Nebýt umělého zasněžování, mnohé sjezdovky by nebyly vůbec v provozu. Doplatily by na to i školní lyžařské kurzy, které by se musely rušit. Například na příměstské sjezdovce v Palkovicích ale přece jen dokázali část svahu zasněžit. Každý týden tam své lyžařské začátky absolvuje několik desítek dětí z mateřských a základních škol z Frýdecko-Místecka, Karvinska, Ostravy a dalších částí regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každé pondělí, když nám tady přijedou děti, tak se snažíme, vlastně když je dostaneme, jsou to děti, které některé děti možná něco umí, ale většina těch dětí nic neumí, tedy umí málo. Proto je rodiče tady posílají, aby jsme je naučili lyžovat. My pracujeme a děláme vše pro to, abychom ty děti vlastně naučili pracovat v tom kolektivu. Co se týče bezpečnosti, tak vlastně tady máme vyškolené instruktory, kteří jsou vyškolení proto, aby dokázali s těma dětma pracovat, aby nějakým způsobem jim vysvětlili, že je potřeba se na té sjezdovce chovat bezpečně. Děti učíme veškerým základům. Takže děti začínají na malém lanečku, kde se učí chodit, kde se učí nějakým způsobem, aby si uvědomili, že se chtějí dostat z nějakého bodu A do bodu B, takže vlastně to lano je vytáhne. Takže jim ukážeme základy, jakým způsobem se mají chovat u toho lanového vleku, aby nepadaly, aby se nezranily, aby se nepředjížděly, aby si nějakým způsobem zbytečně neubližovaly. Pokud tohle to ty nejmenší děti zvládnou, tak je postupně pouštíme na větší vlek a když to zvládnou, tak potom je tam největší sjezdovka,” vysvětlil pořadatel kurzu Pavel Donoval.</w:t>
@@ -130,53 +245,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Motoristé si stěžují na cesty plné děr, cestáři slibují opravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jako v pasti se cítí řidiči, kteří se na silnicích v regionu jen stěží vyhýbají výtlukům. Opravdu velmi nepříjemné výtluky se vytvořily na hlavním tahu ke slovenské hranici. Někteří řidiči si tam měli o ostré hrany děr v asfaltu poškodit pneumatiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní tah spojující Ostravsko se Slovenskem je děravý jako ementál. V asfaltovém povrchu frekventované silnice mezi Hnojníkem a Mosty u Jablunkova se v posledních týdnech vytvořilo několik hlubokých výtluků. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní tah spojující Ostravsko se Slovenskem je děravý jako ementál. V asfaltovém povrchu frekventované silnice mezi Hnojníkem a Mosty u Jablunkova se v posledních týdnech vytvořilo několik hlubokých výtluků.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jako, díry jsou a je jich více ,než loni, a to ještě nezačala zima,” postěžoval si jeden řidič. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to hrůza. Je to šílené. Člověk potom jezdí častěji opravovat do servisu. Je to něco strašného, něco by se s tím mělo dělat,” dodal druhý motorista. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé výtluky jsou hluboké až 10 centimetrů a mají ostré hrany. Cestáři sice výtluky označili, ale řidiči se jim často nemohou nebo nestačí vyhnout. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -390,93 +504,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-14-02-2020-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>