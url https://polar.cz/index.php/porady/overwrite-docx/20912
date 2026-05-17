--- v0 (2026-02-20)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2020, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé ve Studénce si mohou vybrat a zvolit svůj vlastní projekt, který podpoří město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participativní rozpočet funguje tak, že sami občané rozhodují, kam poputuje část financí obce nebo veřejného rozpočtu. V případě Studénky je to dvě stě tisíc, které město vyčlenilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Občané mohou připravit projekt kterého by se rozpočet týkal. Nejsou to žádné velké investice jako parkoviště a podobně. Mělo by to být něco, co bude sloužit širšímu okruhu občanů. Jsou to drobné úpravy veřejného prostranství nebo volnočasových aktivit. Dokážu si představit třeba nějaké workoutové hřiště,“ uvedl Libor Slavík starosta Studénky.</w:t>
@@ -437,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-14-02-2020-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>