--- v0 (2026-03-02)
+++ v1 (2026-07-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.2.2020, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z centrálního obvodu Ostravy zmizí historické černé skládky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice se chce zbavit černých skládek. Trápí ji zejména větší skládky, které dlouhé roky leží na pozemcích soukromých majitelů a také bývalé garáže v osobním vlastnictví, které poničily nebo strhly k zemi mimo jiné povodně. Jako třeba u mostu u ulice Muglinovská.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tam jsme si zvolili tu cestu, že jsme si udělali znalecký posudek na ty samotné garáže a zjistili jsme vlastně, že jejich cena je nulová.Takže teď žádáme ty majitele, aby nám to bezúplatně převedli. Potom můžeme začít řešit tu skládku samotnou. Druhá ta skládka která nám dělá vrásky, tak ta je u Waldorfské školy v Přívoze, kde je to čistě na soukromých pozemcích po také bývalých garážích a tam vlastně se snažíme vejít do kontaktu s těmi majiteli těch pozemků, aby nám to zase nějakým způsobem převedli , případně prodali,” uvádí Rostislav Řeha, místostarosta MOb Moravské Ostrava a Přívoz</w:t>
@@ -181,93 +296,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-28-02-2020-17-52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>