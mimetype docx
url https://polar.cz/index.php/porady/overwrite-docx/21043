--- v0 (2026-02-23)
+++ v1 (2026-05-06)
@@ -1,85 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bílé chtějí lyžovat minimálně do konce března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na mnohé sjezdovky v Beskydech je letos smutný pohled. Tam, kde nemají výkonné zasněžování, už sezonu museli ukončit. V provozu zůstávají jen areály v nejvyšších polohách, například ten v Bílé. V neděli si tam mohou zazávodit i amatéři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní nadprůměrně teplá zima lyžování v Beskydech příliš nepřála. Některé areály už sezonu odpískaly. Jedním z mála, kde se ještě lyžuje, je ten v Bílé. Díky své vyšší poloze a umělému zasněžování tam chtějí udržet sjezdovky v provozu minimálně do konce března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Letošní sezona začala optimisticky. Sezonu jsme odstartovali začátkem prosince, nicméně poté přišlo oteplení a vítr s deštěm, takže jsme byli nuceni vlastně po Vánocích uzavřít areál na tři dny, což byla taková ta hlavní rána a největší ztráta. Co se týče letošní zimy, následoval leden, který byl nadprůměrný oproti loňsku, ale jen lehce. V únoru začalo takové počasí jako na houpačce, to znamená napadl sníh, byla zima a pak zase oteplení. Ten únor už se jevil lehce podprůměrný oproti loňsku, nicméně loni byla krásná zima, taková troufnu si říct 10letá. Takže to až tak nebereme úplně negativně a teď v březnu uvidíme, jaké ty podmínky ještě nakonec budou. Opět očekáváme počasí jako na houpačce. Napadne sníh a bude to tady jako v pohádce, ale třeba za dva tři dny opět sníh sleze. Střídá se to s takovým aprílovým počasím, kdy často prší nebo fouká vítr od západu, který to počasí výrazně ovlivňuje. Sezonu však úplně negativně nehodnotíme. Nám se podařilo zasněžit areál v tom prosinci a hlavně v tom lednu. V provozu jsme měli téměř celou sezonu všechny sjezdovky, což je u nás pět a půl kilometru. Bohužel ten přírodní sníh nebyl, takže běžkaři si letos na to své nepřišli, ale lyžaři, sáňkaři a bobaři ano,” řekl za provozovatele Ski Areálu Bílá Václav Vrzgula. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Letošní sezona začala optimisticky. Sezonu jsme odstartovali začátkem prosince, nicméně poté přišlo oteplení a vítr s deštěm, takže jsme byli nuceni vlastně po Vánocích uzavřít areál na tři dny, což byla taková ta hlavní rána a největší ztráta. Co se týče letošní zimy, následoval leden, který byl nadprůměrný oproti loňsku, ale jen lehce. V únoru začalo takové počasí jako na houpačce, to znamená napadl sníh, byla zima a pak zase oteplení. Ten únor už se jevil lehce podprůměrný oproti loňsku, nicméně loni byla krásná zima, taková troufnu si říct 10letá. Takže to až tak nebereme úplně negativně a teď v březnu uvidíme, jaké ty podmínky ještě nakonec budou. Opět očekáváme počasí jako na houpačce. Napadne sníh a bude to tady jako v pohádce, ale třeba za dva tři dny opět sníh sleze. Střídá se to s takovým aprílovým počasím, kdy často prší nebo fouká vítr od západu, který to počasí výrazně ovlivňuje. Sezonu však úplně negativně nehodnotíme. Nám se podařilo zasněžit areál v tom prosinci a hlavně v tom lednu. V provozu jsme měli téměř celou sezonu všechny sjezdovky, což je u nás pět a půl kilometru. Bohužel ten přírodní sníh nebyl, takže běžkaři si letos na to své nepřišli, ale lyžaři, sáňkaři a bobaři ano,” řekl za provozovatele Ski Areálu Bílá Václav Vrzgula.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme z Holešova. Jezdíme tady celkem často, ale ta letošní zima je slabá. Je to hodně mokrý, málo sněhu. Sezona není příliš povedená. Myslím, že ani provozovatelé areálu nejsou moc spokojení,” hodnotil jeden z návštěvníků.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Bílé si dobře zalyžují zkušení lyžaři i závodníci. Současně však areál provozuje lyžařskou školu pro nejmenší. Lyžařské kurzy v Bílé absolvují školy z celé Moravy, ale dojíždějí také z Polska a Slovenska.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty svahy jsou tady docela oblíbené protože my tady máme spektrum jak modrých jednoduchých sjezdovek, tak právě těch těžších červených, takže se zde naučí lyžovat jak úplný začátečník, tak už třeba i pokročilejší lyžař,” uvedl Václav Vrzgula.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,53 +279,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Včelařské muzeum v Chlebovicích slaví 25 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zajímavým turistickým cílem může být Včelařské muzeum v Chlebovicích nedaleko Frýdku-Místku. V letošním roce slaví 25 let své existence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Naše Základní organizace Českého svazu včelařů Frýdek-Místek má tuto budovu a celý areál v podstatě už od roku 1993, kdy se tato budova, bývalé Fojtství, upravila za pomoci financí Frýdku-Místku a za pomoci občanů Chlebovic a včelařů. Když se rozhodovalo, kdo si tuto budovu vezme pod sebe, tak to byli mí předchůdci ze základní organizace, kteří se zasadili, abychom tady provozovali činnost propagační, klubovou pro Český svaz včelařů a v podstatě tady se rozjela taková aktivita, která nemá nikde v širokém okolí obdoby. Založilo se v roce 1995 včelařské muzeum, kdy je pan Haleš inicioval tuto aktivitu. V podstatě stejně vzniklo i muzeum Chlebovic, které tady je v druhé části půdy a rozjely se aktivity, jednak pro klub důchodců v Chlebovicích a pro různé kulturní akce. Ale ten boom těch aktivit byl v roce 2007, kdy už tady fungoval včelařský kroužek mládeže. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Naše Základní organizace Českého svazu včelařů Frýdek-Místek má tuto budovu a celý areál v podstatě už od roku 1993, kdy se tato budova, bývalé Fojtství, upravila za pomoci financí Frýdku-Místku a za pomoci občanů Chlebovic a včelařů. Když se rozhodovalo, kdo si tuto budovu vezme pod sebe, tak to byli mí předchůdci ze základní organizace, kteří se zasadili, abychom tady provozovali činnost propagační, klubovou pro Český svaz včelařů a v podstatě tady se rozjela taková aktivita, která nemá nikde v širokém okolí obdoby. Založilo se v roce 1995 včelařské muzeum, kdy je pan Haleš inicioval tuto aktivitu. V podstatě stejně vzniklo i muzeum Chlebovic, které tady je v druhé části půdy a rozjely se aktivity, jednak pro klub důchodců v Chlebovicích a pro různé kulturní akce. Ale ten boom těch aktivit byl v roce 2007, kdy už tady fungoval včelařský kroužek mládeže.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Včelaři mají v Chlebovicích jedinečnou expozici. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 1998 vznikla nová expozice právě v těchto půdních prostorách, kde je umístěno včelařské muzeum. Je vyhlášené sbírkou medometů. Když se rozhlédnete kolem dokola, tak od sbírky kuřáků, dýmáku přes různé obory včelařství. Sbírka medometů je největší v republice a údajně největší na světě. Sbírka kuřáků, dymaků je zajímavá. Je tady patent Marie Terezie. Je tu sbírka známek se včelařskou tématikou. Obory včelařství jsou tady zastoupeny různými historickými exponáty. Jsou tu naučné panely, takže sem nemusí přijít jenom včelař, ale i normální návštěvník, který získá spoustu informací, protože když přijde k nám, je provázen průvodcem, který vysvětlí, jaká je historie, jak se to dělá v současné době. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tu spoustu zajímavých míst a pro zájezdy je zpestření návštěvy “včelmetro”, které projíždí čtyřmi stanicemi. Je to audio a člověk si uvědomí, proč ty včely jsou důležité, proč je potřebujeme, že bez opýlení nebude potrava v konečné fázi pro nás, nebude ráz krajiny tak pestrý, jako je to v současné době. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -335,93 +448,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-06-03-2020-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>