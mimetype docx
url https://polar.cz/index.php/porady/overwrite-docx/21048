--- v0 (2026-02-21)
+++ v1 (2026-05-03)
@@ -1,77 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2020, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O své první a hned veleúspěšné knize se do Studénky přijela rozpovídat herečka Sandra Pogodová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zábavná povídková kniha složená z nejrůznějších příběhů, které se mohou přihodit kdykoli a komukoli. O tom je úspěšná kniha Sandry Pogodové, na níž se podílel i hereččin otec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">„Napsali jsme ji napůl a je tam 40 povídek. Povídek o nás, o našich přátelích, o naší rodině, samozřejmě taky o těch klasických karambolech, je to taková kniha, na které si zvednete sebevědomí. Jestli si připadáte, že jste nemotorný a nešikovný a často trapný, tak to je přesně knížka pro vás, na té si zvednete sebevědomí,“ vysvětlila herečka a spisovatelka Sandra Pogodová.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Napsali jsme ji napůl a je tam 40 povídek. Povídek o nás, o našich přátelích, o naší rodině, samozřejmě taky o těch klasických karambolech, je to taková kniha, na které si zvednete sebevědomí. Jestli si připadáte, že jste nemotorný a nešikovný a často trapný, tak to je přesně knížka pro vás, na té si zvednete sebevědomí,“ vysvětlila herečka a spisovatelka Sandra Pogodová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Herečka neustále jen září a se svou knihou opravdu přináší především pohodu. Pro svůj typický projev a herecký talent se rozhodli knihu doprovodit zábavnou talk show. Místa ve studénecké knihovně tak byla vyprodaná. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Když už je o mě především známo, že jsem herečka, tak samozřejmě jsme si říkali, že by bylo hezké udělat ke knize talk show, protože já i táta jsme poměrně ukecaní, tak jsme udělali talk show Hoď se do pogody,“ doplnila herečka a spisovatelka Sandra Pogodová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Kamarádka říkala, že tady paní Sandra je a už jsem dlouho nikde nebyla, tak jsem si udělala čas a jsem tady,“ řekla jedna z posluchaček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -129,54 +243,53 @@
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka chystá zákaz hazardu na území města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blikající světýlka, zajímavé zvuky a občas i nějaký výdělek za nějakou tu kačku. To jsou znaky hracích automatů, které se nachází v kdejakém městě. Ve Studénce by měly časem zmizet úplně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">„Naším cílem je tohle zregulovat, nejlépe úplně zakázat na území města. Měli jsme to za cíl udělat do konce volebního období roku 2022. Trošku se to uspíšilo tím, že se objevil zájemce, který by chtěl koupit budovu Lodě na křižovatce ulic panská a sjednocení. Máme hlášku, že by se z té budovy měl udělat kasino. To my samozřejmě nechceme. V té lokalitě se připravuje zasíťování pro rodinnou výstavbu,“ sdělil starosta města Libor Slavík.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Naším cílem je tohle zregulovat, nejlépe úplně zakázat na území města. Měli jsme to za cíl udělat do konce volebního období roku 2022. Trošku se to uspíšilo tím, že se objevil zájemce, který by chtěl koupit budovu Lodě na křižovatce ulic panská a sjednocení. Máme hlášku, že by se z té budovy měl udělat kasino. To my samozřejmě nechceme. V té lokalitě se připravuje zasíťování pro rodinnou výstavbu,“ sdělil starosta města Libor Slavík.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výherní automaty jsou spojeny s patologickým hráčstvím. Regulace hazardu tak přispívá k prevenci této nemoci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Patologické hráčství neboli gambling se řadí mezi návykové nebo impulzivní poruchy. Symptomy jsou podobné jako u lidí, kteří jsou závislí na návykových látkách. Projevuje se to opakovaným nutkáním hrát hazardní hru. Nedokážou se ovládat, musí znovu začít hrát a investují čím dál víc peněz. Jsou schopní se zúčastnit nějaké ilegální činnosti, aby získali peníze. Preferují hru před svou kariérou, před sociálními vztahy a stává se pro ně nejdůležitější věcí v životě,“ řekl psychoterapeut Alexandr Dressler.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelstvo města mělo v programu zákaz hazardu již v únoru. Po žádosti pana Kotáska ale bylo schválení odloženo na dubnové zasedání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -322,93 +435,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-06-03-2020-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>