--- v0 (2026-03-02)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.3.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření MěÚ Bruntál v souvislosti s šířením koronaviru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuální situace, která vznikla rychlým šířením  koronaviru a opatření vlády s tím související si vyžádala opatření i na úrovni města Bruntálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> MěstoBruntál má od 10. března zřízenou krizovou linku na čísle 156nebo na čísle 554 717 111. Zde mohou lidé požádat ozajištění zásobování potravinami, případně volně prodejnýmiléky. Týká se to zejména osob, které jsou v karanténě.Tuto službou mohou využívat i senioři, kterým nemá kdo pomoci. Na svém mimořádném zasedání přijala městská rada dalšíopatření.</w:t>
@@ -188,93 +303,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-16-03-2020-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>