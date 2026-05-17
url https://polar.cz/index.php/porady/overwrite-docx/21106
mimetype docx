--- v0 (2026-02-23)
+++ v1 (2026-05-17)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci ZŠ Komenského hrají malým dětem divadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci Základní školy Komenského si pro děti z mateřských školek připravili divadelní pohádku. Jednou ze zastávek, kde ji zahráli, byla mateřská škola Smetanova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Každoročně navštěvujeme školky s našim programem. Premiéru máme vždycky u nás na škole pro první stupeň. Teď obrážíme ty školky. Pohádka se jmenuje Pekelné princezny. Scénář jsme si psali sami. Je to o dvou namyšlených princeznách, které se chtějí za každou cenu vdávat. Nakonec skončí v pekle, kde se s pomocí čertů a jezinek napraví,” uvedla učitelka ZŠ Komenského ve Frýdlantu nad Ostravicí Marcela Židková.</w:t>
+        <w:t xml:space="preserve">“Každoročně navštěvujeme školky s našim programem. Premiéru máme vždycky u nás na škole pro první stupeň. Teď obrážíme ty školky. Pohádka se jmenuje Pekelné princezny. Scénář jsme si psali sami. Je to o dvou namyšlených princeznách, které se chtějí za každou cenu vdávat. Nakonec skončí v pekle, kde se s pomocí čertů a jezinek napraví,” uvedla učitelka ZŠ Komenského ve Frýdlantu nad Ostravicí Marcela Židková. </w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa, žáci: 1.”Hraji v naší pohádce Lucifera, který uvěznil princezny do pekla, protože zlobily.” 2. “Já tam hraji tu namyšlenou princeznu. Čerti ji nakonec napraví.” 3. “Hráli jsme pohádky už loni. Tento rok jsme to nacvičovali asi od začátku školy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po skončení pohádky ale program neskončil. Děti si ještě užily vystoupení školního pěveckého sboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -161,93 +275,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-17-03-2020-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>