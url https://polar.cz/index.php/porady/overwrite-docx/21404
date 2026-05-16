--- v0 (2026-02-23)
+++ v1 (2026-05-16)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.5.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Gutech byla slavnostně zahájena stavba repliky kostela vypáleného žháři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letos v srpnu to budou tři roky, kdy mladí žháři zapálili historický dřevěný kostel v Gutech na Třinecku. Po přípravných pracích a komplikovaném vyřizování stavebního povolení byla nyní slavnostně zahájena stavba věrné repliky původního kostela. První mše by se měla konat příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příprava základů a následně stavba repliky dřevěného kostela a vybavení jeho interiéru. Tak bude v nejbližší době probíhat obnova historického kostela v třinecké místní části Guty. Při úterním slavnostním zahájení zástupci církve připomněli, že mladým žhářům už odpustili a poděkovali všem lidem, kteří přispěli na stavbu nového kostela. Obnova kostela je po celou dobu konzultována s památkáři.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příprava základů a následně stavba repliky dřevěného kostela a vybavení jeho interiéru. Tak bude v nejbližší době probíhat obnova historického kostela v třinecké místní části Guty. Při úterním slavnostním zahájení zástupci církve připomněli, že mladým žhářům už odpustili a poděkovali všem lidem, kteří přispěli na stavbu nového kostela. Obnova kostela je po celou dobu konzultována s památkáři. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mons. Martin David, pomocný biskup a generální vikář: “Při obnově kostela byla samozřejmě spolupráce s památkáři a Národním památkovým ústavem velice nutná, protože kostel byl a zůstane kulturní památkou. Shodli jsme se na tom, že budeme budovat věrnou repliku podle stavební dokumentace, která byla zpracována někdy v 50. letech minulého století. Té věrné replice kostela musí nějakým způsobem odpovídat i interiér, který už nebude ten historický, ale bude to jakási kombinace historických a moderních prvků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základy by měly být připravené v průběhu několika týdnů. Pak přijde na řadu montáž kostela. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: “Ono to půjde celkem rychle kupředu. Chvilku potrvá šindelová krytina, to je náročnější. Jinak to bude v řádu měsíců."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -88,51 +202,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový kostel sice už mohl stát a sloužit věřícím i turistům, ale vše se zadrhlo u hasičů. Ti požadovali, aby požární signalizace vedla přímo k nim. Pro Biskupství ostravsko-opavské by to však znamenalo 10x vyšší měsíční náklady, než u soukromé bezpečnostní agentury.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věra Palkovská, primátorka Třince: “Díky vstřícnému postupu města Třince, Moravskoslezského kraje a Hasičského záchranného sboru se nám podařilo najít řešení a tím zajistit souhlasné závazné stanovisko hasičů. Pak už nic nebránilo, aby třinecký stavební úřad vydal stavebního povolení. A já mám velkou radost, že až bude nový kostelík stát, tak do něj najdou cestu nejenom věřící, ale i turisté. Kostel z roku 1563 je pro naše město rodinným stříbrem. Jde o nejstarší památku. Ve veřejné sbírce na jeho obnovu se podařilo vybrat zhruba 3,8 milionu korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po dokončení bude ve věrnější podobě. než v době vyhoření. Pokud se vše podaří, vysvěcení a první bohoslužba by se v obnoveném kostele mohly konat v příštím roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Těrlické přehradě založili jachtařskou školu pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -239,53 +359,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Janovice jako první pořádaly svůj obecní den online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Netradičně přistoupili k letošním oslavám výročí své obce v Janovicích. Protože kvůli koronavirové pandemii nemohli uspořádat klasický Den obce, rozhodli se pro přímý přenos na internetu. V programu nechyběli slavní rodáci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malá obec Janovice o 1900 obyvatelích se stala první v českých zemích, která uspořádala svůj obecní den  online. Důvodem byla karanténní opatření v době koronavirové nákazy. Janovičtí přípravu živého vysílání nepodcenili a pečlivě se připravili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Malá obec Janovice o 1900 obyvatelích se stala první v českých zemích, která uspořádala svůj obecní den  online. Důvodem byla karanténní opatření v době koronavirové nákazy. Janovičtí přípravu živého vysílání nepodcenili a pečlivě se připravili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">David Fiedor, místostarosta: “Každoročně, a letos to byl 6. ročník, pořádáme Den obce. Letos, protože je ta koronavirová epidemie, tak jsme se rozhodli, že to zkusíme udělat úplně jinak. Zazněl tady názor z našich  řad udělat to podle televize, tak jako dneska vidíme v televizi, že je všechno online, že jsou různé kapely, různé kulturní akce. Oslovil nás Péťa Mohyla, který s tím má bohatou zkušenost a udělali jsme nějaký tým. Ten  začal pracovat, oslovili jsme rodáky a známé lidi, kteří mají s Janovicemi nějakou souvislost, kteří obec proslavili za hranicemi kraje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studio vzniklo přímo na radnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celý online obce byl vysílaný z improvizovaného studia v sále na obecním úřadě. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -326,54 +445,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Mohyla, scénárista a režisér: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těžká na takovém projektu byla jedna zásadní věc. Nikdo si to nedokázal představit, nikdo si nedokázal představit, jak to bude vypadat a odmítali nás jak sponzoři, tak samozřejmě i lidé, kteří měli vystoupit. A teď máme ohlasy, že litují, že u toho nebyli, že to mělo nějakou formu, že to vypadalo dobře. Vysílalo se na dvou platformách. Na Facebooku obce a na webových stránkách obce, kde to bylo spřaženo s YouTube. Dohromady se v jeden okamžik dívalo kolem maximálně 200 lidí, ale to je ten okamžik, ten přesný okamžik, takže se to číslo dozvíte, až to skončí. No a tady vypuklo docela nadšení, protože jsme zjistili, že se na nás dívalo 2000 lidí. Abyste měli představu, Janovice mají lehce přes 1900 lidí, včetně nemluvňat a seniorů a že se na nás dívalo 2000 zařízení, tedy lidí mohlo být více. Když jsme se ráno probudili po odvysílání, tak tam byla tisícovka navíc, takže dneska je tam přes tři tisíce lidí, kteří ten pořad zhlédli alespoň minutu a déle. Reakce byly úžasné, za to jsme hrozně rádi. Prakticky nemáme jediný dislike, nemáme jedinou negativní reakci. Mi osobně volali někteří lidé z vesnice, což mě překvapilo, protože si takhle normálně nevoláme a gratulovali a děkovali, že to vůbec proběhlo. Takže zatím jenom pozitivní reakce. Všichni bychom chtěli být venku, všichni bychom chtěli dělat živé koncerty, živé akce, ale bohužel ta opatření jsou tak složitá na realizaci, že to je pro mnoho obcí, lidí i firem nereálné zrealizovat. Ale aspoň tahle forma byla fajn, takže nám to připadá, že to není úplně špatně a navíc vzniká nádherný dobový záznam něčeho, co se tady událo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Janovičtí věří, že další Den obce budou za rok pořádat venku a všichni se tam setkají osobně.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Janovičtí věří, že další Den obce budou za rok pořádat venku a všichni se tam setkají osobně.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -448,93 +565,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-29-05-2020-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>