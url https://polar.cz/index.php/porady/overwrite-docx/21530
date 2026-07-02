--- v0 (2026-02-06)
+++ v1 (2026-07-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.6.2020, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleanora Orlíková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj očekává v souvislosti s pandemií nového koronaviru více než miliardový propad příjmů ze sdílených daní. Nouzový stav si vyžádal také vyšší výdaje. Téma pro mého dnešního hosta Jaroslava Kaniu, náměstka hejtmana Moravskoslezského kraje. Dobrý den vám u televizních obrazovek. Hezké odpoledne v našem studiu. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kania, náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -343,93 +458,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-18-06-2020-17-30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>