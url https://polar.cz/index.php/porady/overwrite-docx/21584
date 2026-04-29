--- v0 (2026-02-20)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.6.2020, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poruba se zbavuje nepojízdných aut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Porubě teď ve velkém odstraňují z ulic autovraky. Umožnila to novela zákona o pozemních komunikacích, která začala platit koncem dubna letošního roku. Po změně legislativy města a obce volaly dlouhou dobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě-Porubě mizí z ulic autovraky. Až do konce dubna letošního roku byl velký problém tato polorozpadlá vozidla odstranit. Zákon přesně nedefinoval, co to vlastně vrak je. Ani fakt, že má auto delší dobu propadlou technickou kontrolu neznamená, že se může odstranit. Změnila to novela zákona o pozemních komunikacích.</w:t>
@@ -431,93 +546,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-25-06-2020-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>