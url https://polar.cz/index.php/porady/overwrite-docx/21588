--- v0 (2026-03-02)
+++ v1 (2026-07-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.6.2020, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrální obvod loni hospodařil se ziskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé na svém posledním zasedání schválil závěrečný účet městského obvodu.za rok 2019. Ten se nesl ve znamení rekordních investic. Celkem se proinvestovalo 105 milionů korun. Peníze putovaly mimo jiné do školských zařízení, bytového fondu a revitalizace sídliště Fifejdy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -202,93 +317,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-26-06-2020-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>