--- v0 (2026-02-06)
+++ v1 (2026-06-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2020, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lékařská fakulta Ostravské univerzity nezískala akreditaci pro studijní program všeobecného lékařství. Co to pro fakultu a celou univerzitu znamená se budu ptát rektora Ostravské univerzity Jana Laty. Dobrý den., pane rektore, tím, že lékařská fakulta nemá akreditaci ztratila možnost přijímat nové studenty do magisterského programu všeobecného lékařství pro letošní rok. Zmiňme ty hlavní důvody, které vedly k tomu, že Národní akreditační úřad rozhodl nevydat Lékařské fakultě Ostravské univerzity akreditaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Lata, rektor Ostravské univerzity: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -399,93 +514,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-22-07-2020-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>