--- v0 (2026-03-03)
+++ v1 (2026-07-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.7.2020, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rekonstrukce parku u Domu PZKO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonava bude mít moderní zázemí pro pořádání kulturních a společenských akcí. Obec se pustila do rekonstrukce parku u Domu PZKO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Park u Domu PZKO se pravidelně stává dějištěm různých stonavských kulturních a společenských akcí. Před pár dny se na něm objevila těžká technika. Začala jeho dlouhodobě plánovaná rekonstrukce.</w:t>
@@ -151,53 +266,52 @@
         <w:t xml:space="preserve">Ondřej Feber (ANO), starosta Stonavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My už tradičně organizujeme pobyty a zajišťujeme finančně pobyty u moře, protože ty naše děti to potřebují, tady z toho regionu z nepříliš valným prostředím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejně jako v předchozích letech i letos je cílovou destinací městečko Trpanj na poloostrově Pelješac, na který se po příjezdu do Ploče dostávají trajektem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Totek, ředitel CK Dakol:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Ubytování je zajišťěno ve městě Trpanj, na poloostrově Pelješac, ve dvou, tří a čtyřlůžkových pokojích v privátní vile, která je vzdálena 60 metrů od moře."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Ubytování je zajišťěno ve městě Trpanj, na poloostrově Pelješac, ve dvou, tří a čtyřlůžkových pokojích v privátní vile, která je vzdálena 60 metrů od moře." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, stonavské děti (3.turnus):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Jo, těším se dost, na to moře do města a tak.“ „V Chorbatsku jsem teďka počtvrté a nejvíce se těším na ten hotel a na to, že tam budu z kamarády.“ „Já se těším, až budu plavat v moři.“ „Asi taky, jak budu plavat v moři.“ „Cesta byla dobrá.“ „Nikdy jsem nebyla v Chorvatsku a moc se na to těším.“ „Já jsem tady byl loni a bylo to úplně super. Doufám, že to bude stejné i letos.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Chorvatském letovisku Trpanj se letos postupně vystřídá 63 stonavských dětí. Program je vždy přizpůsoben věku účastníků ozdravného pobytu. V druhém turnusu si děti užily dny plné indiánských her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -321,54 +435,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kosztuje to rzędu ponad 35 milionów, główną kasą jest budżet naszej gminy, ale nie możemy nie podkreślić tego, że około 13 milionów mamy z uniijnych pieniędzy i z pieniędzy województwa morawskosląskiego.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecni gospodarze Stonawy dobrze zadbali o spuściznę po swoich zaradnych i ofiarnych przodkach, którzy szkołę na Hołkowicach budowali własnym sumptem.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karol Recmanik, potomek budowniczych (archiwum 2007):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Zwołano zebranie, dzisiaj byśmy powiedzieli inaguracyjne, wszystkich ewangelików ze Stonawy. Nie było większej sali, więc zebrali się na podwórzu p. Pawła Cienciały na Hołkowicach, to był parterowy budynek wówczas, naprzeciwko naszego starosty pana Febra.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wybrano zestępstwo szkolne budowy szkoły. Do tego zastępstwa wybrano 30 członków, przewodniczącym był Jan Zipcer, zastępcą Józef Jonszta, skarbnikiem Paweł Cienciała a sekretarzem Józef Recmanik, to był mój dziadek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Harald Wasil, inżynier budownictwa (archiwum 2007):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Takhle vypadá plán té školy. Tento plán schválil c.k. rakouský školní rada v Opavě, s kulatým rezítkem. Podle toho se začalo hned i stavět. Tady je rozvrstvení. Byla to dvoutřídní evangelická polská škola. Musíme mít ohromnou úctu k naším předkům, protože z minimalními prostředky dovedli udělat velmi pěkné a přesné záležitosti a o jednání o stavebních povoleních, kolaudaci se nedá mluvít vůbec. Protože to, co trvalo tehdy jeden podpis a projednání jednoho dne, dneska to trvá rok, dva, tři i čtyři.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -513,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-29-07-2020-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>