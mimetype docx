--- v0 (2026-02-25)
+++ v1 (2026-05-14)
@@ -1,147 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.8.2020, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV POLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Máme pro vás další vydání pořadu Dopravní revue, dobrý den. V našem regionu už pátým rokem probíhěl 24hodinový Speed Marathon. Jako vždy se policisté zaměřili na rychlost, jen s tím, že místa, kde měřili, byla avizována s předstihem a vybírali je sami lidé. Policisté zkontrolovali 637 vozidel a zjistili 247 přestupků.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Zlatuše Viačková, mluvčí PČR Moravskoslezského kraje:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Ženy a muži zákona na místě vyřídili přestupky blokovou pokutou v celkovém počtu 234, v peněžní částce vybrali bezmála 160 tisíc korun. Některé přestupky byly oznámeny k vyřízení příslušnému správnímu orgánu, konkrétně ve 13 případech."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV POLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Teď aktuálně na silnice našeho regionu. V Odrách pokročila oprava mostu na silnici I/47. Doplňková diagnostika stavařům odhalila možnost zachování nosné konstrukce s nutností rozsáhlejší injektáže předpínacích lan. Na místě probíhá částečné odbourání opěr. Hotovo by mělo být v prosinci, na místě počítejte s objízdnými trasami.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Teď aktuálně na silnice našeho regionu. V Odrách pokročila oprava mostu na silnici I/47. Doplňková diagnostika stavařům odhalila možnost zachování nosné konstrukce s nutností rozsáhlejší injektáže předpínacích lan. Na místě probíhá částečné odbourání opěr. Hotovo by mělo být v prosinci, na místě počítejte s objízdnými trasami.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV POLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle harmonogramu pokračuje Oprava dálnice D1 u Studénky. Stavební firma tam podle ŘSD zajistila nový přejezd středového pásu. Provoz tak může být sveden do protisměru. Levý pás dálnice D1 bude na kilometrech 338 až 335,2 do 17. září uzavřen</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle harmonogramu pokračuje Oprava dálnice D1 u Studénky. Stavební firma tam podle ŘSD zajistila nový přejezd středového pásu. Provoz tak může být sveden do protisměru. Levý pás dálnice D1 bude na kilometrech 338 až 335,2 do 17. září uzavřen  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV POLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sdílení jízdních kol se už stalo neodmyslitelnou součástí života obyvatel některých města našeho regionu. V Ostravě mohou právě teď lidí fungování bikesharingu ovlivnit. Stačí vyplnit formulář na internetu a připomínky budou využity pro další rok.</w:t>
       </w:r>
-      <w:br/>
-[...29 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kateřina Šebestová (ANO), náměstkyně primátora Ostravy:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Jsme zveřejnili dotazník pro uživatele, ve kterých se ptáme na věc, zda, pokud by těch prvních 15 minut nebylo zdarma, zda by si i přesto to kolo půjčili." Další otázky se týkají například počtu a umístění stanic, kde se kola půjčují, kde naopak chybí. Zda na kolech jezdí do práce, školy či je využívají spíš k rekreaci. Aktuálně je v Ostravě 51 tisíc uživatelů sdílených kol.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lukáš Luňák, jednatel Nextbike:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Červen byl slabší, protože počasí nebylo ideální, ale teď už se vracíme do normálu a proti minulému roku je to i nadstandard."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV POLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dotazník je dostupný přes facebookové profily města, v aplikaci Nextbike a přes další komunikační kanály, aby bylo osloveno co nejvíce respondentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náměstek hejtmana Moravskoslezského kraje pro dopravu a chytrý region Jakub Unucka. Vítejte u nás po čase. Dobrý den. Pane náměstku nejprve doprava v našem regionu v souvislosti s koronavirem je aktuálně i teď přes ta veškerá avizovaná opatření. Tak jak to bude vypadat v hromadné dopravě našeho regionu po prázdninách?</w:t>
       </w:r>
@@ -493,93 +591,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-26-08-2020-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>