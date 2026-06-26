--- v0 (2026-02-06)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.9.2020, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od vypuknutí pandemie Covid 19 otestoval Zdravotní ústav v Ostravě už téměř 80 tisíc vzorků teď testuje pomocí nových přístrojů. Pomocí kterých budou odborníci schopni vyhodnotit až 15 vzorků denně. Téma pro mého dnešního hosta Jakuba Mrázka. Dobrý den. Tak už tady padlo, že jste za dobu pandemie vyhodnotili 80 tisíc vzorků. Co všechno jste museli pro to období změnit?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Mrázek, vedoucí odd. molekulární biologie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -455,93 +570,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-08-09-2020-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>