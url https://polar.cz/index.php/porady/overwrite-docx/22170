--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.9.2020, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce na Jablunkovsku spojí síť cyklostezek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Turisté, kteří míří do Beskyd na kolech, se mohou těšit na nový úsek cyklostezky. Nachází se v úseku mezi Jablunkovem a Horní Lomnou, kde by v budoucnu měla vést jedna ucelená cyklostezka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V těchto dnech finišuje stavba lávky přes Lomňanku, která bude sloužit právě pro pěší a cyklisty. </w:t>
@@ -144,53 +259,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Hukvaldy zve na program až do listopadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Hukvaldy je turistickým lákadlem od nepaměti. Nouzi o návštěvníky nemá ani v současné koronavirové době. Pomohl tomu kraj, který zavedl bezplatné vstupné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jestliže to v dubnu, na začátku sezony, vypadalo na hradě Hukvaldy s návštěvností nejistě, pak léto a především podzim vypadají velmi slibně. Vyšší návštěvnosti pomohl Moravskoslezský kraj, který na atraktivitách zrušil vstupné, aby nejen přilákal turisty, ale pomohl i všem odvětvím, která jsou na turistický ruch navázána.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jestliže to v dubnu, na začátku sezony, vypadalo na hradě Hukvaldy s návštěvností nejistě, pak léto a především podzim vypadají velmi slibně. Vyšší návštěvnosti pomohl Moravskoslezský kraj, který na atraktivitách zrušil vstupné, aby nejen přilákal turisty, ale pomohl i všem odvětvím, která jsou na turistický ruch navázána. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Kožušníková, kastelánka hradu Hukvaldy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Od začátku září, kdy začal projekt Vstup na památky zdarma, tak evidujeme rapidní nárůst ze strany návštěvníků, což podnítilo jejich zájem o využití tohoto programu a možnost vstupu do areálu zdarma. U nás se to víceméně pohybuje v průměru 1600 návštěvníků o víkendu na den a během všedního týdne plus mínus těch 400 osob denně, což nebývalo zvykem v tomto období a myslím si, že nadále tato čísla si uchováme. Nicméně všechno závisí na počasí, protože máme ruinozní charakter a jsme vlastně pod otevřeným nebem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -249,53 +363,52 @@
         </w:rPr>
         <w:t xml:space="preserve">V podhradí hradu Hukvaldy láká návštěvníky výstava modelů hradů a zámků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cestou na hrad Hukvaldy si můžete prohlédnout minimálně dvacet dalších hradů a zámků. Stačí, když zavítáte do Informačního centra v podhradí, kde je stálá expozice do detailu propracovaných papírových modelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bitter, autor expozice, provozovatel IC Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Návštěvník tady najde modely hradů, modely zámků. Jsou tady unikátní modely od pana Karla Lhotského. Některé modely vznikaly až 2200 hodin. Máme tady model sice fiktivního hradu, ale zato propracovaný,   včetně středověké vesnice. Máme tady modely Týřova, Bouzova, kroměřížského zámku, frýdeckého zámku, spoustu hradů. Máme tady archeologické nálezy z hradu Hukvaldy, včetně středověkých nádob, kachlí a jejich replik. Máme tady křesadlové pistole, přesleny a spoustu dalšího.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Návštěvník tady najde modely hradů, modely zámků. Jsou tady unikátní modely od pana Karla Lhotského. Některé modely vznikaly až 2200 hodin. Máme tady model sice fiktivního hradu, ale zato propracovaný,   včetně středověké vesnice. Máme tady modely Týřova, Bouzova, kroměřížského zámku, frýdeckého zámku, spoustu hradů. Máme tady archeologické nálezy z hradu Hukvaldy, včetně středověkých nádob, kachlí a jejich replik. Máme tady křesadlové pistole, přesleny a spoustu dalšího. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expozici modelů doplňují interaktivní panely. Prostřednictvím dotykových obrazovek a LCD panelů je možné virtuálně navštívit řadu dalších památek v České republice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bitter, autor expozice, provozovatel IC Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “U každé každé památky vlastně historie, fotografie a různé aplikace. Děti se tady zabaví u her, kdy si můžu poskládat rytíře nebo nějakou vedutu, nějakou kresbu hradu. Jsou tady kresby a je tady vlastně nástin historie nebo úvod do historie hradu. V okolí Hukvald, jako jsou hrad Štramberk, Šostýn, Starý Jičín a hrad Hukvaldy vlastně celé to schéma uzavírá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -433,93 +546,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-25-09-2020-17-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>