--- v0 (2025-12-22)
+++ v1 (2026-07-19)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začíná se rýsovat trasa kanálu pro plavbu lodí do Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zavedení lodní dopravy po řece Odře je zase o něco blíže. Na polské straně už se chystají konkrétní technická opatření a také trasa umělého kanálu, kterým se lodě při cestě do Ostravy vyhnou chráněným meandrům u Bohumína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Možná už za pár let se budou lidé chodit dívat na nákladní i výletní lodě kotvící v přístavech v Bohumíně nebo ostravských Mariánských Horách. Připravovaná vodní cesta by mohla být prodloužena až do přístavu u letiště v Mošnově.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Možná už za pár let se budou lidé chodit dívat na nákladní i výletní lodě kotvící v přístavech v Bohumíně nebo ostravských Mariánských Horách. Připravovaná vodní cesta by mohla být prodloužena až do přístavu u letiště v Mošnově. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radúz Mácha, ředitel Sdružení pro rozvoj MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedna z těch variant je přístav na území Ostravy v Mariánských Horách. Studie však obsahuje i variantu prodloužení vodní cesty až na letiště v Mošnově. V takovém případě by Mošnov získal 4. dopravní mód, protože má letiště, železnici, silnici a měl by i přístav.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na téma vodní plavby se před několika dny konalo další jednání zástupců Polska a Česka. V současné době jde o vymezení trasy po řece Odře právě v úseku česko-polské hranice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -208,53 +322,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Pržně si nechali zanalyzovat odpad z domácností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hromadou odpadu se probírali výzkumníci, které si do obce pozvalo vedení radnice v Pržně. V pytlech přivezených od rodinných domů i rekreačních chalup našli velké množství odpadu, který by měl být vytříděný pro další využití.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé Pržna a také tamní chalupáři, mají ještě co zlepšovat. Alespoň, co se třídění odpadu týká. Přes postupné zvyšování podílu tříděného odpadu nechávají lidé vyvážet na skládku stále velmi mnoho odpadu, který tam nepatří. Radnice si nechala vypracovat studii, na jejímž základě bude systém nakládání s odpady upravovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatelé Pržna a také tamní chalupáři, mají ještě co zlepšovat. Alespoň, co se třídění odpadu týká. Přes postupné zvyšování podílu tříděného odpadu nechávají lidé vyvážet na skládku stále velmi mnoho odpadu, který tam nepatří. Radnice si nechala vypracovat studii, na jejímž základě bude systém nakládání s odpady upravovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin Liška, člen technického týmu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V rámci studie provádíme fyzickou analýzu odpadu a ta spočívá v tom, že si náhodně svezeme zhruba 25 popelnic různě z obce. Ty popelnice následně vysypeme na stůl a roztřídíme podle složek, které se dají v pořádku ještě vytřídit. Hledáme to z toho důvodu, abychom mohli potom panu starostovi a všem občanům Pržna jako výsledek studie ukázat, jaký je potenciál ještě třídění a když vyhazují odpad do černých popelnic, tak v kolik by se ho ještě dalo v pohodě vytřídit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obec Pržno je v kraji první, která si nechala takovou analýzu provést. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -390,96 +503,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve stejném roce sem byly přemístěny také ostatky šlechtického rodu Pražmů z Bílkova, bývalých majitelů frýdeckého panství, které se nacházely v jiné kryptě pod kaplí svatého Kříže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Pindur, historik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam se tehdy dostala podzemní voda, ta krypta byla zaplavena, takže ty jejich kosterní ostatky nebo pozůstatky byly přeneseny do této krypty do speciální vitríny, kde se nachází dodnes."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město spolu s místní farností aktuálně pracuje na tom, aby se tyto výjimečné prostory otevřely veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město spolu s místní farností aktuálně pracuje na tom, aby se tyto výjimečné prostory otevřely veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek má ve svém programovém prohlášení jeden z bodů, který je právě zpřístupnění krypty tady v bazilice minor ve Frýdku. Bazilika jakožto kulturní památka je opravdu významnou památkou města Frýdku-Místku a bylo by dobré, aby krypta byla otevřena i pro návštěvníky v pravidelných časových intervalech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doposud byla krypta otevřená jen při jednorázových významných akcích jako je například Noc kostelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V minulém volebním období jsme farnosti přispěli právě částkou 400 tisíc k průzkumu krypty. Nyní vedeme různé debaty o tom, zda město Frýdek-Místek přispěje i na architektonickou studii, která se v tuto chvíli provádí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V lednu příštího roku by mohl být celý projekt, obsahující obnovu účinného větracího systému, krypty, podlah, klenby, osvětlení i čištění ostatků, posunut na další úroveň prováděcí dokumentace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V lednu příštího roku by mohl být celý projekt, obsahující obnovu účinného větracího systému, krypty, podlah, klenby, osvětlení i čištění ostatků, posunut na další úroveň prováděcí dokumentace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -554,93 +665,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-02-10-2020-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>