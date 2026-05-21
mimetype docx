--- v0 (2025-12-30)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2020, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Začíná Eko magazín, dobrý den u něj. Ostravská univerzita hostila diskuzi o klimatických změnách, v obci Rybí na Novojičínsku  nahradili kanalizaci  domovními čistírnami, pomohla jim dotace z ministerstva životního prostředí, dozvíte se kudy by měl vést Umělý kanál pro lodní dopravu a klimatolog Radim Tolasz prozradí jak pomohly letošní deště v boji se suchem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -107,67 +222,63 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpovědí biologů na změny klimatu jsou výzkumy. V laboratořích šlechtí rostliny, které budou odolnější proti větším výkyvům počasí a budou lépe reagovat na změněné klima. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Pečínka, Akademie věd ČR, Ústav experimentální botaniky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Laboratoř prof. Freborta vyprodukovala odrůdu ječmene, která exprimuje lidský protizánětlivý protein. Ten se akumuluje v semínkách, výroba takové látky je drahá. Ty rostliny by mohly produkovat tuto látku levným způsobem. To je jeden z příkladů našeho výzkumu.Klimatická změna je zvlášť pro mladé lidi je velké téma. Do budoucna k těmto změnám zcela jistě dojde. Výrazně se změní životy našich dětí a jejich dětí. Takže pro mladou generaci je to téma velice zajímavé.U nás se k tomu přidávají ještě změny, které souvisí nejen se změnou klimatu, ale i ekonomiky našeho kraje, což spolu pochopitelně souvisí.”</w:t>
-[...15 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Laboratoř prof. Freborta vyprodukovala odrůdu ječmene, která exprimuje lidský protizánětlivý protein. Ten se akumuluje v semínkách, výroba takové látky je drahá. Ty rostliny by mohly produkovat tuto látku levným způsobem. To je jeden z příkladů našeho výzkumu.Klimatická změna je zvlášť pro mladé lidi je velké téma. Do budoucna k těmto změnám zcela jistě dojde. Výrazně se změní životy našich dětí a jejich dětí. Takže pro mladou generaci je to téma velice zajímavé.U nás se k tomu přidávají ještě změny, které souvisí nejen se změnou klimatu, ale i ekonomiky našeho kraje, což spolu pochopitelně souvisí.”  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Studenti a zaměstnanci Ostravské univerzity jako adaptaci na klimatické změny vysadili  počátkem října 11 500 stromů na Javorovém vrchu. Přesně tolik, kolik studentů si podalo  přihlášku ke studiu. Sázení stromů je součástí kampaně s názvem ovlivní nejen svou budoucnost.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1.V Rybí na Novojičínsku vystavěli domovní čistírny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V obci Rybí na Novojičínsku  nahradili kanalizaci  domovními čistírnami. S podporou dotace z Ministerstva životního prostředí je teď má 190 domů. Letos  na podobné projekty ministerstvo vyčlenilo 240 milionů korun. Vzniknou tak čistírny pro 10 tisíc obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Lidé chybují při třídění skla</w:t>
       </w:r>
     </w:p>
@@ -575,93 +686,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-06-10-2020-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>