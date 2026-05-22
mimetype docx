--- v0 (2025-12-28)
+++ v1 (2026-05-22)
@@ -1,177 +1,282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2020, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vítejte u TV obrazovek, začíná nový díl ekomazínu, dobrý den. V dnešním díle uvidíte, kolik druhů hmyzu se dá potkat v centru Ostravy díky lučním trávníkům, ukážeme vám, co se skrývá pod dlažbou na Masarykově náměstí v Ostravě a představíme vám zelený web, který mapuje stromy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luční trávníky v Ostravě přilákaly spoustu hmyzu a motýlů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Petrost květů, ale i hmyzu mohou lidé obdivovat v několika lokalitách ostravského centrálního obvodu. Luční trávníky do města přilákaly kobylky, sarančata, čmeláky, babočky bodlákové, ale i například modrásky jehlicové. Vypadá to, že ne příliš nákladný pokus radnice o návrat přírody do průmyslového města vyšel. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Petrost květů, ale i hmyzu mohou lidé obdivovat v několika lokalitách ostravského centrálního obvodu. Luční trávníky do města přilákaly kobylky, sarančata, čmeláky, babočky bodlákové, ale i například modrásky jehlicové. Vypadá to, že ne příliš nákladný pokus radnice o návrat přírody do průmyslového města vyšel.   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luční trávníky jsou založeny ve větších vzdálenostech od sídlišť, aby lidé měli v blízkosti spíše pobytové trávníky. Ty na rozdíl od lučních, vyžadují častější kosení. Ale pro hmyz mají obrovský význam i relativně malé nepokosené plochy. Ty se zároveň stávají  potravní základnou pro ptáky. V centrálním ostravském obvodě založili luční trávníky v loňském roce, letos už sklízí hmyzí úrodu.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Luční trávníky jsou založeny ve větších vzdálenostech od sídlišť, aby lidé měli v blízkosti spíše pobytové trávníky. Ty na rozdíl od lučních, vyžadují častější kosení. Ale pro hmyz mají obrovský význam i relativně malé nepokosené plochy. Ty se zároveň stávají  potravní základnou pro ptáky. V centrálním ostravském obvodě založili luční trávníky v loňském roce, letos už sklízí hmyzí úrodu.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kočárek, entomolog, Ostravská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Od loňského roku se tady objevily některé zvláště chráněné druhy hmyzu, jako čtyři druhy čmeláků, je tady pestré spektrum motýlů, dva druhy modrásků, okáči atd. Dokonce se tady vyskytuje i hmyz z červeného seznamu, např. saranče mokřadní, která se tady začala rozmnožovat hned v prvním roce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Cimalová, botanička, Ostravská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Byly vpraveny semena kokrhel luštinec, který se chová jako jmelí a využívá z trávy minerální látky a vodu, takže je vysušuje a na jejich místo se dostanou cílové organismy - dvouděložné trávy.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Byly vpraveny semena kokrhel luštinec, který se chová jako jmelí a využívá z trávy minerální látky a vodu, takže je vysušuje a na jejich místo se dostanou cílové organismy - dvouděložné trávy.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hmyz ubývá zejména ve městech, hlavně proto, že se používá chemie, dochází k fragmentaci krajiny a vliv má také způsob jejího využívání, který často není zaměřen na podporu rozvoje fauny a flóry. Parky se zkrátka převážně udržují podle potřeb lidí a ne hmyzu. A podobně je tomu i na zahrádkách, kde se hojně používá chemie a krátký střih trávníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kočárek, entomolog, Ostravská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Ten trávník je zdroj potravy, je tady daleko větší pestrost bylin a také zdroj nektaru, protože tady žijí druhy, které sají na květech. Např. larvy motýlů se vyvíjí někde daleko, ale hledají v okolí kde se mohou nasát nektaru, takže je přitahuje květnatá louka, přitahuje také čmeláky, včely atp. Luční trávníky podporují výskyt celé řady druhů blanokřídlých, včely, čmeláci. tyto druhy jsou významné pro okolní ekosystém, protože to jsou významní opylovači. V přírodě jsou čím dál vzácnější kvůli používání chemie.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Ten trávník je zdroj potravy, je tady daleko větší pestrost bylin a také zdroj nektaru, protože tady žijí druhy, které sají na květech. Např. larvy motýlů se vyvíjí někde daleko, ale hledají v okolí kde se mohou nasát nektaru, takže je přitahuje květnatá louka, přitahuje také čmeláky, včely atp. Luční trávníky podporují výskyt celé řady druhů blanokřídlých, včely, čmeláci. tyto druhy jsou významné pro okolní ekosystém, protože to jsou významní opylovači. V přírodě jsou čím dál vzácnější kvůli používání chemie.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luční trávníky se na podzim kosí po částech, to proto, aby mohl hmyz přesídlit z nepokosené části na pokosenou. Zároveň odborníci z ostravské univerzity sledují, jak se postupně mění porost, a to v závislosti na dosevu nebo bez něj a sledovat také budou účinnost kokrhele luštince. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">--------------------------------------------------------------</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--------------------------------------------------------------  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čištění kašen v centru Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na území centrálního ostravského obvodu je celkem šest kašen a osm pítek. Jsou stále na stejných místech, jen prošly modernizací. Potřebují pravidelnou údržbu, kterou zabezpečují technické služby.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -714,51 +819,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, POLAR TV: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mějte se hezky EKO magazín končí, na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -826,93 +937,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-13-10-2020-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>