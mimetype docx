--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.2020, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Také rychvaldští školáci se učí vzdáleně z domova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Učitel sedí sám ve třídě bez žáků, se kterými hovoří přes obrazovku svého počítače. Takovým způsobem v těchto dnech probíhá výuka ve třídách ZŠ v Rychvaldě, a samozřejmě i ve všech ostatních školách republice. Přizpůsobit se tomu museli učitelé, žáci i jejich rodiče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -100,56 +215,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je pravda, že ze začátku jsem měla úplně stlačený pocit, když jsem poprvé vysílala. To bylo něco hrozného. Mi bušilo obrovský srdce, já jsem si říkala to ne, to není možné. Po prvním vysílání to jakž takž už se uklidnilo. To bylo, jako bych poprvé učila. Jako bych poprvé přestoupila před ty děti. Když jsem je neviděla, ony sice třeba jako na chvilinku vidí jenom mě, ale bylo to hrozné. Teď už si postupně zvykám, je to trošilinku lepší. Samozřejmě, přítomnost dětí je přítomnost dětí, to je prostě nenahraditelné. Takže ty jsou jako opravdu velice důležité pro učitele. Potřebuje ten kontakt, potřebujete zpětnou vazbu, která je strašně podstatná a důležitá. To penzum látky je hodně minimalizované. Je toho opravdu maličko, protože to se nedá. Navíc, když mám zapojeno těch 25 dětí, takže je to poměrně hodně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když děti do školy docházet nemohou, škola pro na stále vaří obědy, pro které si mohou docházet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Cigánek, ředitel ZŠ Rychvald: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naše školní jídelna funguje. Aktuálně vaříme pro všechny učitelé, kteří jsou v práci, takže se stravuje většina z nich a pokud mám dobrou informaci, tak včera se stahovalo i necelých 30 žáků. Ti chodí v přiděleném čase s jídlonosiči. Kdyby měli zájem i ostatní klidně mohou mohou přijít. Jídelna funguje.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -224,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-21-10-2020-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>