--- v0 (2026-02-21)
+++ v1 (2026-04-22)
@@ -1,509 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.11.2020, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Právě startuje pořad Léta běží, který na Polaru mapuje dění v sociální oblasti, přeji dobrý den u jeho sledování.</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Předškoláci malují přání pro seniory</w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> Srdečné pozdravy od dětí mohou čekat pacienti, za kterými se teď blízcí kvůli zákazu návštěv v souvislosti s epidemií koronaviru nějaký ten čas nebudou moci dostat.</w:t>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Právě startuje pořad Léta běží, který na Polaru mapuje dění v sociální oblasti, přeji dobrý den u jeho sledování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">----------------------------------------------------------------</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Předškoláci malují přání pro seniory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Koronavirová doba izoluje seniory. Zejména ty v nemocnicích či pobytových zařízeních, kde kvůli koronaviru jsou zakázány návštěvy. A tak děti začaly malovat přání, kterými chtějí dát najevo, že na seniory myslí.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Anděl s křídly z dětských rukou - to je motiv, který zdobí víc jak tři desítky přání vytvořených předškoláky. Sdělení je jednoduché: ať má každý v této složité době koronavirové pandemie svého anděla strážného. A dvě ruce symbolizují dotek, který teď mezi lidmi kvůli hygienickým omezením chybí.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Děti z firemní školky při Slezské nemocnici malovaly přání k říjnovému Dni seniorů pro pacienty z geriatrického a doléčovacího nemocničního oddělení. Ovšem tvoření děti tak bavilo, že nakonec nezůstalo jen u přání.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Anna Fialová, ředitelka Dětské skupiny při Slezské nemocnici:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Kromě přání jsme namalovali také velké výkresy, které budou mít pacienti na pokojích jako výzdobu.“  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Cílem takovýchto akcí je propojit nejmladší a nejstarší generaci.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Pavla Kasášová, koordinátorka projektu, Ministerstvo práce a soc. Věcí:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Doufáme, že vztahy zůstanou a spolupráce bude trvat i nadále. Přihlásily se nám už dětské skupiny, které chtějí pro seniory malovat i na Vánoce.“  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Osobně ale děti své výtvory kvůli omezeným návštěvám v nemocnici doručit nemohly. Doručovatele udělaly pro tentokrát sestřičky.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monika Janáčová, vrchní sestra, geriatrické a doléčovací odd., Slezská nemocnice: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Přáníčka předáme s paní primářkou našim pacientům na oddělení geriatrie.“  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Srdečné pozdravy od dětí mohou čekat pacienti, za kterými se teď blízcí kvůli zákazu návštěv v souvislosti s epidemií koronaviru nějaký ten čas nebudou moci dostat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">----------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek se zapojil do projektu "Nesoudíme. Pomáháme"</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bezplatná, diskrétní a důležitá pomoc pro ženy, které nečekaně otěhotní a nevědí si rady. Tím se zabývá projekt Hnutí pro život ČR „Nesoudíme. Pomáháme“. Nově se do jeho podpory zapojilo i město Frýdek-Místek, to pomůže rozšířit povědomí o tom, kam se mohou ženy v nelehké situaci obrátit.  </w:t>
-[...3 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bezplatná, diskrétní a důležitá pomoc pro ženy, které nečekaně otěhotní a nevědí si rady. Tím se zabývá projekt Hnutí pro život ČR „Nesoudíme. Pomáháme“. Nově se do jeho podpory zapojilo i město Frýdek-Místek, to pomůže rozšířit povědomí o tom, kam se mohou ženy v nelehké situaci obrátit.     </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Až 18 tisíc žen podstoupí ročně v České republice umělé ukončení těhotenství. Jen ve Frýdku-Místku to bylo například z posledních údajů 258. Často to bývá kvůli tomu, že ženy neví, co mají při zjištění nečekaného těhotenství dělat, bojí se následků, nebo reakce svého okolí.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jaroslava Trajerová, Hnutí pro život ČR:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Třeba se na nás obrátila maminka, která nečekaně zjistila, že nečekaně otěhotněla, čekala druhé dítě, žila s partnerem, když mu oznámila, že čeká druhé dítě, tak on jí řekl seber se a vypadni a jestli nepůjdeš na potrat, tak už tě tady nechci. Takže my jsme této slečně, protože nebyla vdaná zprostředkovali azylové ubytování, zprostředkovali jsme jí kompletní podporu výbavičky a doprovázíme ji dál."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pomoc ze strany Hnutí pro život je v rámci jejich projektu „Nesoudíme. Pomáháme“. Ten se rozhodlo podpořit i město Frýdek-Místek.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Marcel Sikora, náměstek primátora Frýdku-Místku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: "Projekt nabízí pomoc ženám, které se dostaly v souvislosti s nečekaným těhotenstvím do složité životní situace, a které se cítí například okolnostmi nebo rodinou nuceny k potratu. Proto jsem právě tomuto projektu udělil i osobní záštitu. Touto záštitou přispívám i k tomu, aby se informace o existenci bezplatné pomoci ženám v nouzi dále šířila i u nás ve Frýdku-Místku."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechno přitom začíná u bezplatné telefonní linky 800 108 000 nebo na emailu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">poradna@linkapomoci.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Hnutí pomáhá řešit nečekaná těhotenství u řady žen napříč všemi společenskými vrstvami.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jaroslava Trajerová, Hnutí pro život ČR:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Jsou to převážně středoškolačky a vysokoškolačky, které se na nás obrací. Mohu jenom snad uvést příklad, kdy na jaře jenom kvůli mimořádnému stavu jsme zavedli i finanční pomoc až do výše padesáti tisíc korun, tak jsme řešili právě nečekaná těhotenství u manželských párů, které očekávaly narození třetího dítěte a z důvodu toho, že přišli o veškeré příjmy, pokud pracovali v oblastech, které se zavřely, tak jsme jim pomáhali s placením nájmu, aby nemusel ten tlak na ten potrat, na to rozhodnutí, že za každou cenu nebyl tak velký."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jedním z cílů projektu je i připomínat mužům jejich zodpovědnost a obnovit celospolečenský respekt k nenarozeným dětem. Letošní rok je navíc kvůli koronaviru a karanténám specifický, takže klientek, které požádaly o pomoc už je ve třetím čtvrtletí tolik, co jindy za celý rok.</w:t>
       </w:r>
-      <w:br/>
-[...18 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jaroslava Trajerová, Hnutí pro život ČR: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Typický příklad jsou asi těhotenství třetích dětí do rodin. Tam většinou je problém v tom, že máte malý byt, malé auto, tři autosedačky nedáte do auta a pak musíte řešit co bude dál a často právě ten tlak toho času je obrovský. Lékař vám řekne rozhodněte se co nejdřív, máte určité zákonné lhůty a žena neví, co má dělat. Tak je právě potřeba, aby lékař věděl, a o to se snažíme, zavolejte si tady na anonymní celorepublikovou linku, kde spolu můžeme projít ty možnosti, které má." Marcel Sikora, náměstek primátora Frýdku-Místku: "Naším dlouhodobým cílem je vytvořit systém sociálních služeb, které pokrývají všechny potřeby našich obyvatel. A právě projekt „Nesoudíme. Pomáháme“ do tohoto systému zapadá a v souvislosti s naší strategií rozvíjet nejen síť našich městských organizací, ale i podporovat neziskové organizace zaměřené na sociální služby."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V projektu „Nesoudíme. Pomáháme.“ tak se ženami projdou všechny obavy a jsou schopni zajistit komplexní podporu včetně psychoterapie, sociálně-právního poradenství, hmotnou i finanční výpomoc, zprostředkování ubytování, návaznost na regionální odborníky a případně ženy i během těhotenství doprovází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">--------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Stonavě se pokračuje v humanitárních sbírkách</w:t>
       </w:r>
-      <w:br/>
-[...12 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ve Stonavě pokračují s humanitárními sbírkami. Ve spolupráci s obcí další opět zorganizovala Liduše Raticová k uctění památky její maminky paní Anny Wicherkové, dlouhodobé organizátorky této akce. Tentokrát byla sbírka určena pro Textilní banku.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pravidelně dvakrát ročně, vždy na jaře a na podzim organizovala paní Anna Wicherková ve spolupráci s obcí a za pomoci dalších dobrovolníků humanitární sbírku použitého ošacení. Bohužel v lednu její obětavé srdce dotlouklo. Její odkaz v pomoci druhým, ale stále v obci přežívá. Pomyslné žezlo v organizaci sbírky nyní převzala její dcera.</w:t>
       </w:r>
-      <w:br/>
-[...51 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Liduše Raticová, organizátorka sbírky:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Nechala odkaz. Už před dvanácti lety začala tuto sbírku provozovat. Je nám velkou ctí, že v tom můžeme pokračovat, pokud budou lidé spokojeni a budou vozit použité věci.“  „Dobrý den.“ „Předáváme si to ve dveřích.“  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Sbírka použitého ošacení se i přes nepříznivou pandemickou situaci setkala s velkým ohlasem.  „Zase nám přibyl další pytel. Oblečení dáme sem a boty tam. Máme to rozděleno.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Liduše Raticová, organizátorka sbírky:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Jak je vidět, zájem byl obrovský, především od občanů Stonavu a to i díky radnici, která nám udělala velkou reklamu, dala o sbírce vědět občanům. I když je ta situace ohledně kovidu taková, jaká je, máme velkou účast.“  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Darované ošacení bylo určeno pro textilní banku a zcela jistě pomůže potřebným lidem, především na Ukrajině.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">K</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">arel Folwarczny, zástupce ředitele, Textilní </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
           </w:rPr>
           <w:t xml:space="preserve">banka.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, z.ú.: „Je to obdivuhodné, že občané obce Stonava do toho šli a nebáli se. Tak jako každý rok, tak i v letošním roce ta sbírka půjde na Zakarpatskou Ukrajinu. Chtěl bych jménem neziskové organizace Textilní banka poděkovat vedení obce, manželům Raticovým a dalším dobrovolníkům, kteří tady kolem toho byli a starali se. Je to obdivuhodné a já velice děkuji za ty věci, protože i když je ta situace jaká je, v Evropě a vlastně na celém světě, tak přece jenom máme tam ty věci dostat.“</w:t>
-[...21 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">, z.ú.: „Je to obdivuhodné, že občané obce Stonava do toho šli a nebáli se. Tak jako každý rok, tak i v letošním roce ta sbírka půjde na Zakarpatskou Ukrajinu. Chtěl bych jménem neziskové organizace Textilní banka poděkovat vedení obce, manželům Raticovým a dalším dobrovolníkům, kteří tady kolem toho byli a starali se. Je to obdivuhodné a já velice děkuji za ty věci, protože i když je ta situace jaká je, v Evropě a vlastně na celém světě, tak přece jenom máme tam ty věci dostat.“  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Další sbírka použitého ošacení by měla ve Stonavě proběhnout na jaře.   „Děkujeme a těšíme se zase na jaro. Sbírka zase bude.“  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tolik z našich témat, uvidíme se opět příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
@@ -589,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@linkapomoci.cz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://banka.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-10-11-2020-17-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@linkapomoci.cz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://banka.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>