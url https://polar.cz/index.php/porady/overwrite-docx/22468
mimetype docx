--- v0 (2025-12-21)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2020, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Začíná pravidelný magazín televize Polar, dopravní revue. V následujících deseti minutách nabídneme témata z dopravy v Moravskoslezském kraji. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aplikace ODISapka nabízí nové možnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +183,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M zjišťuje možnosti úsekového měření rychlosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zavést úsekové měření rychlosti nebo ne? To je otázka, na kterou teď hledají odpověď ve Frýdku-Místku. Zástupci magistrátu se zatím byli podívat, jak funguje podobné měření ve městech, kde s ním mají zkušenosti. Budou vyhodnocovat, jak legislativně, personálně a finančně náročné by bylo ho ve městě vybudovat a spravovat.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zavést úsekové měření rychlosti nebo ne? To je otázka, na kterou teď hledají odpověď ve Frýdku-Místku. Zástupci magistrátu se zatím byli podívat, jak funguje podobné měření ve městech, kde s ním mají zkušenosti. Budou vyhodnocovat, jak legislativně, personálně a finančně náročné by bylo ho ve městě vybudovat a spravovat.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Překročení maximální povolené rychlosti je nejčastější dopravní přestupek. Ročně se ho v Česku dopustí v průměru více než 130 tisíc řidičů. Nejúčinnější způsob, jak přinutit řidiče jezdit podle předpisů je měření rychlosti. Dnes hlavně formou stacionárních nebo úsekových radarů. A právě o možnost úsekového měření rychlosti se začalo uvažovat i ve Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa: 1.) "Já nejezdím rychle, takže mě se to tak nějak netýká ani, ale možná, že to je dobré, protože někteří jezdí rychle." 2.) "Já si myslím, že by to bylo třeba, že by to pasovalo jak se říká." 3.) "Tak asi jo, mělo by se." 4.) "Vždyť tu je všude omezená rychlost, ne?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -130,54 +243,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Po zavedení úsekového měření volají především okolní obce, protože řidiči na řadě místech, kde to svádí k vyšší rychlosti, vůbec nedodržují předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Řidiči jsou v tomhle velmi nezodpovědní. Máme informace jak z našich okrajových částí Zelinkovic, Lískovce, Skalice, ale i z těch vnitřních ulic Střelniční nebo Bruzovská, kde máme přechody pro chodce a je tam pravidelně překračována povolená rychlost a dochází k nebezpečným situacím právě kolem přechodů pro chodce a kde se pořád pohybují chodci."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Řidiči jsou v tomhle velmi nezodpovědní. Máme informace jak z našich okrajových částí Zelinkovic, Lískovce, Skalice, ale i z těch vnitřních ulic Střelniční nebo Bruzovská, kde máme přechody pro chodce a je tam pravidelně překračována povolená rychlost a dochází k nebezpečným situacím právě kolem přechodů pro chodce a kde se pořád pohybují chodci."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zástupci magistrátu se proto byli osobně podívat, jaké mají zkušenosti s úsekovým měřením v jiných městech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme za sebou návštěvu ve Valašském Meziříčí, kde už dlouhé roky provádějí měření. Stejně tak máme informace z Havířova a v tuto chvíli zvažujeme, není to nic výjimečného, dneska rychlost měří Ostrava, Hlučín, Valmez, Havířov a další města, takže ano, jde to udělat a ty informace, které máme, tak třeba říkají, že ta rychlost nebo počet vlastně toho překračování rychlosti se od 90 procent snížil, takže ta bezpečnost se jednoznačně potom pozitivně projevila."</w:t>
       </w:r>
@@ -535,93 +646,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-11-11-2020-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>