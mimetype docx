--- v0 (2026-02-23)
+++ v1 (2026-04-22)
@@ -1,99 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.12.2020, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénecká ZUŠka vyhlásila pro žáky soutěž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brány školy  se po další nucené pauze vzhledem k pandemické situaci otevřely 25.  listopadu a žáci se tak nyní mohou alespoň v provizorních podmínkách opět  učit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata  Talpová, ředitelka ZUŠ Studénka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„V  hudebních oborech učíme převážně individuálně, jeden žák je v hodině u  jednoho učitele. Tyto děti nám teď chodí podle rozvrhu hodin. Tento týden jsme  v pondělí otevřeli i kolektivní obory, ovšem s malým omezením.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na závěr  roku připravila základní umělecká škola pro své žáky novou soutěž Jsme online. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta  Tulejová, zástupce ředitele a organizátorka soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -189,68 +303,66 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do fitka a knihovny v omezeném režimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V minulém týdnu se studeňákům začaly otevírat některé služby. Lidem se během minulého týdne zpřístupnily knihovny, fitcentrum i kurzy. Návštěvníkům fitcentra se ale doporučuje rezervace, vzhledem k velikosti prostor a vládou daným opatřením, se zde vejde jen 7 lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej  Stanek, vedoucí technického úseku SAK Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Fitcentrum teď běží v podobném  režimu jako na jaře. Nyní máme podle podlahové plochy kapacitu 7 osob  v cvičícím prostoru. To řešíme pomocí rezervací. Na recepci je telefon a  je možné si zarezervovat konkrétní čas. Na stránkách máme tabulku, podle které  mohou návštěvníci zjistit kolik je zde volných míst, nemusí tak volat úplně na  slepo, ale zjistit si, jak by se jim to hodilo.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rezervovat  ve fitcentru jsou pro návštěvníky na hodinu a půl, poté je vždy patnácti  minutová pauza, kdy personál stroje vydesinfikuje. Do normálnějšího provozu se  vrátila také městská knihovna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila  Nováková, vedoucí městské knihovny:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Po prvním uvolnění se knihovny návštěvníkům otevřely  formou výdejních okének. Toto opatření trvalo 14 dní.  Od tohoto týdne fungujeme v běžných  provozních hodinách v obou knihovnách. Omezení je pro návštěvníky takové,  že maximální počet návštěvníků na sídlišti je deset lidí a na zámku pak dvě osoby.“</w:t>
@@ -517,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-11-12-2020-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>