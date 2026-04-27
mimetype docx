--- v0 (2026-02-22)
+++ v1 (2026-04-27)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2021, 16:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaký byl minulý rok v Rychvaldě a jaký bude ten letošní?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na začátku nového roku bývá tradicí bilancovat ten minulý. Starosta Rychvaldu shrnul některé důležité momenty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “V minulém roce se podařily investice důležité, jako byla školní jídelna s kuchyní, která zabrala hodně hodně času a byla složitá. Dále se podařilo uskutečnit výstavbu Domu dětí a mládeže, kde vlastně ze starých prostor nevyhovující restaurace se podařilo udělat velmi krásné středisko pro děti. Dále se udělal nový chodník okolo STK, což umožňuje dětem z autobusu mnohem bezpečnější cestu do školy. A na hřbitově dlouho žádané kolumbárium už je také hotovo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “V minulém roce se podařily investice důležité, jako byla školní jídelna s kuchyní, která zabrala hodně hodně času a byla složitá. Dále se podařilo uskutečnit výstavbu Domu dětí a mládeže, kde vlastně ze starých prostor nevyhovující restaurace se podařilo udělat velmi krásné středisko pro děti. Dále se udělal nový chodník okolo STK, což umožňuje dětem z autobusu mnohem bezpečnější cestu do školy. A na hřbitově dlouho žádané kolumbárium už je také hotovo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jednou z dalších investic bylo parkoviště na ulici Mírová, které se dodělalo opravdu už na téměř konci roku díky počasí, takže se to povedlo. Provedla se rekonstrukce ulice Sokolské, kompletně nový asfaltový povrch. Samozřejmě proběhly i úpravy místních komunikací, běžné, kdy se vlastně jenom opravují díry a nějaké výtluky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
@@ -212,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-06-01-2021-16-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>