--- v0 (2026-02-06)
+++ v1 (2026-06-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Státní podnik Diamo má na starosti útlum dolů na Karvinsku. Co všechno obnáší technická likvidace? Jak budou uzavřené šachty využity a také co Diamo nabízí horníkům? To jsou témata pro Ludvíka Kašpara, ředitele státního podniku Diamo. Dobrý den, pane řediteli, vítejte. Pane řediteli na začátek připomeňte důvody, proč se vláda rozhodla urychlit útlum dolů na Karvinsku a proč tuto roli svěřila právě Diamu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludvík Kašpar, ředitele státního podniku Diamo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -525,93 +640,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-12-01-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>