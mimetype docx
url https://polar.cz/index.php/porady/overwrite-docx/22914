--- v0 (2026-02-10)
+++ v1 (2026-06-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.1.2021, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V těchto dnech probíhá v Moravskoslezském kraji Veletrh středních škol. Jde o to, aby si žáci končící základní škol správně vybrali školu střední. Veletrh probíhá přes webovou stránku a jednou z velmi aktivních školy je soukromá škola PRIGO, která nabízí možnost studovat dětem na gymnáziu nebo na své střední škole. Ve studiu vítám jednatele školy pana doktora Pavla Petra. Dobrý den, vítejte. Tak PRIGO, to je značka pro celou skupinu škol v Moravskoslezském kraji. Představte nám vaše školy PRIGO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JUDr. Pavel Petr, jednatel škol Prigo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -497,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-21-01-2021-17-31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>