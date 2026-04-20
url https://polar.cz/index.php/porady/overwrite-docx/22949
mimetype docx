--- v0 (2026-02-22)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2021, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sběrný dvůr převezmou technické služby, rozšíří jeho provoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik novinek připravilo město Rychvald v provozování sběrného dvora. Od dubna bude ve správě technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přechod si vyžádá dočasné omezení provozu, následně však bude provozní doba rozšířena, aby více vyhovovala občanům města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přechod si vyžádá dočasné omezení provozu, následně však bude provozní doba rozšířena, aby více vyhovovala občanům města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rada rozhodla na svém prvním zasedání po Novém roce, že s konečnou platností přejde rychvaldský sběrný dvůr pod město Rychvald. To znamená, že bude provozován Službami města Rychvald, nikoliv již cizí  firmou. Nechceme zvyšovat poplatky za popelnice, ale chceme mít svůj odpad pod kontrolou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Oprchalský (ANO), radní, jednatel TS Rychvald: </w:t>
       </w:r>
       <w:r>
@@ -177,93 +291,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-27-01-2021-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>