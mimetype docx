--- v0 (2026-02-24)
+++ v1 (2026-04-20)
@@ -1,105 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dobrý den všem u televizních obrazovek, je čas na Eko magazín na Polaru. Vítejte u něj. Přikrmujete v zimě zvěř nebo ptáky?.. pak se podívejte na první reportáž, abyste věděli jak na to...Ve Velkých Heralticích bylo veselo, koza Ema porodila paterčata…. a víte, že silniční doprava je významným zdrojem znečišťování ovzduší, podrobnosti se dozvíte v závěru pořadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základním pravidlem přikrmování je pravidelnost</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Když teploty klesnou k bodu mrazu a venku nasněží, přichází období, kdy to nemá většina zvěře se sháněním potravy jednoduché. Lidé chtějí nějak  zvířatům přispět, jenže nevhodné potraviny jim mohou způsobit celou řadu vážných zažívacích a zdravotních problémů nebo je dokonce i zabít. O radu jsme požádali odborníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Přikrmování zvěře je odpovědná a odborná činnost. Pokud chcete jelenům, srnkám, daňkům, ale třeba i divokým prasatům dopřát něco na zub, zapomeňte na zbytky z domova. Základním pravidlem přikrmování je pravidelnost. Na tu je zvyklá od září do konce dubna i zvěř i v Hukvaldské oboře.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Přikrmování zvěře je odpovědná a odborná činnost. Pokud chcete jelenům, srnkám, daňkům, ale třeba i divokým prasatům dopřát něco na zub, zapomeňte na zbytky z domova. Základním pravidlem přikrmování je pravidelnost. Na tu je zvyklá od září do konce dubna i zvěř i v Hukvaldské oboře.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Koutný, oborník, Hukvaldy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvěř přikrmujeme na pěti krmelištích. Zvěř tam přichází pokud má klid, pokud ji nic neruší. Zvěř přikrmujeme třemi druhy krmiv, jsou to krmiva objemná, jadrná a dužnatá. Je to seno, protože my tady chováme daňky a muflony, to jsou přežvýkavci. Dáváme zvěři seno, otavy a senáže, z jaderných krmit dáváme do nachystaných krmítek hlavně oves a pokud přijde velká zima tak jim předkládáme dužnaté krmivo například řepu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -156,118 +268,112 @@
         <w:t xml:space="preserve">Milan Koutný, oborník, Hukvaldy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvěři se musí předkládat kvalitní dobré krmivo, bohužel se ale stává, že lidé někde vysypou hromadu nějakého třeba plesnivého ovsa, a to je špatně, to by se do přírody nemělo dávat. Navíc, zvěř se má přikrmovat pravidelně v určitých dávkách. Přikrmování zvěře není o tom, že tam jednou někdo přijde a vysype hromadu něčeho, ale je třeba dodržovat pravidelnost.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> A stejná pravidla platí i pro krmení ptáků. Zároveň je důležité správné umístění krmítka, do kterého rozhodně nepatří zbytky z kuchyně, jako solená, smažená a pečená jídla nebo pečivo. Pro ptáky to mohou být i smrtelné kombinace. Ideální krmení je například slunečnice, oříšky nebo syrový lůj. Kosi mají rádi jablka a nejraději zobou ze země. Ostatní ptáčci upřednostňují krmítka, která umístíme alespoň 1,5 m nad zemí a dva metry od nejbližších stromů či keřů, na kterých by mohli číhat predátoři. Teprve tam se budou strávníci cítit bezpečně.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> A stejná pravidla platí i pro krmení ptáků. Zároveň je důležité správné umístění krmítka, do kterého rozhodně nepatří zbytky z kuchyně, jako solená, smažená a pečená jídla nebo pečivo. Pro ptáky to mohou být i smrtelné kombinace. Ideální krmení je například slunečnice, oříšky nebo syrový lůj. Kosi mají rádi jablka a nejraději zobou ze země. Ostatní ptáčci upřednostňují krmítka, která umístíme alespoň 1,5 m nad zemí a dva metry od nejbližších stromů či keřů, na kterých by mohli číhat predátoři. Teprve tam se budou strávníci cítit bezpečně.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ornitolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Když to krmítko dáme na volný prostor, tak tam ptáci létají taky, ale daleko méně často, protože, když ten keř je daleko 10 - 15 metrů, tak to už krahujcovi stačí,  aby je ulovil. Takže oni se cítí bezpečně hlavně nejblíž toho keře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Lidé často krmí také vodní ptáky, ani pro ty není pečivo příliš ideální. Prospívá jim  obilí, kukuřice nebo nakrájená  zelenina.  Letošní zima přinesla i překvapení. V Ostravě se objevili ptáci, které tady nikdo neviděl už desítky let.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Lidé často krmí také vodní ptáky, ani pro ty není pečivo příliš ideální. Prospívá jim  obilí, kukuřice nebo nakrájená  zelenina.  Letošní zima přinesla i překvapení. V Ostravě se objevili ptáci, které tady nikdo neviděl už desítky let.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ornitolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Před chvilkou jsme viděli holuba hřivnáče, což je teda úplná rarita, protože holub hřivnáč je přísně tažný. Všichni jeho kolegové jsou už dávno na zimovišti od konce října, které leží vlastně mezi pyrenejským poloostrovem a Francií. Tam zimují všichni a tady ten jeden už prostě využil toho, že je teplá zima a je taková předzvěst, že se to chování mění, že za čas tady možná bude ten holub hřivnáč zimovat v daleko větších počtech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dříve než obvykle byli v Ostravě k vidění i čížci lesní. Ti většinou přilétají na přelomu února a března. Letos výjimečně ve velkých počtech oživují krmítka už od počátku ledna.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dříve než obvykle byli v Ostravě k vidění i čížci lesní. Ti většinou přilétají na přelomu února a března. Letos výjimečně ve velkých počtech oživují krmítka už od počátku ledna.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přehrady jsou připravené na tání sněhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Beskydech i v Jeseníkách byla kvůli tajícímu sněhu upuštěna voda z přehrad a zásobní prostor je tak připraven na další vodu. Podle meteorologů bude tání postupné. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vlčková, mluvčí Povodí Odry:</w:t>
@@ -563,93 +669,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-23-02-2021-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>