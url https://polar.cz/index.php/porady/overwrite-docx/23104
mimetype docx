--- v0 (2026-02-21)
+++ v1 (2026-04-22)
@@ -1,80 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořad léta běží je opět tady, s novou znělkou, ale zato opět s tématy ze sociální oblasti Moravskoslezského kraje, vítejte a dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt BOSMEPARTYJA pomáhá potřebným v Moravskoslezském kraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Bosmepartyja - krajský dobrovolnický projekt. Starším lidem v něm pomáhají lidé v celém regionu. Teď se do něj zapojilo také Divadlo Petra Bezruče. Jeho členové - od herců až po techniky docházejí do domovů seniorů, aby zpříjemnili čas klientům i ulehčili práci zaměstnancům.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Bosmepartyja - krajský dobrovolnický projekt. Starším lidem v něm pomáhají lidé v celém regionu. Teď se do něj zapojilo také Divadlo Petra Bezruče. Jeho členové - od herců až po techniky docházejí do domovů seniorů, aby zpříjemnili čas klientům i ulehčili práci zaměstnancům.  Bosmepartyja - krajský dobrovolnický projekt. Starším lidem v něm pomáhají lidé v celém regionu. Teď se do něj zapojilo také Divadlo Petra Bezruče. Jeho členové - od herců až po techniky docházejí do domovů seniorů, aby zpříjemnili čas klientům i ulehčili práci zaměstnancům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt #BoSme Partyja vznikl v polovině října loňského roku, kdy se ukázalo, že kraj se v koronavirové krizi bez dobrovolníků neobejde. Přihlásily se stovky lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Máme už dneska 709 zájemců o dobrovolnictví. Samozřejmě někteří z nich jsou proškoleni a někteří z nich už také pracují na jednotlivých místech. Je jich 224, což je úplně skvělé číslo, ale pořád jich není dost, takže my občas otevřeme toto téma, abychom vás vyzvali, abyste na nás nezapomněli a abyste se případně přihlásili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -179,110 +287,108 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme se dohodli na tom, že my ho s Covidem neukončíme, že budeme pokračovat dál. Protože je celá řada lidí, která potřebuje pomoci i v době, kdy tady epidemie není. Chceme se starat o životní prostředí, chceme se starat o práci s nadanými dětmi, stejně tak se musíme starat i o ty, které jsou méně nadaní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Hoferková, ředitelka Dobrovolnického centra ADRA Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Máme velikou radost, že opravdu lidé na to reagovali. Mnozí z nich to už mají zakořeněno ve svém smyslu života a opravdu chtějí pokračovat. Takže to je taková pozitivní změna, která se během covidu stala.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další zájemci o práci dobrovolníků se mohou hlásit na mailové adrese </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">spolu2@msk.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj opět podpoří sociální firmy a chráněné dílny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj oznámil, že i tento rok rozdělí 3 miliony korun firmám v regionu, které se věnují sociálnímu podnikání. každoročně podporuje už od roku 2016. Získané peníze mohou použít na nákup vybavení i na investiční akce, které se sociálním podnikáním souvisí. Informoval o tom Krajský úřad Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Mateiciuc, prezident klastru SINEC:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já bych za klast Sinec poděkoval vedení Moravskoslezského kraje za to, že i v této těžké covidové době podpoří firmy a chráněné dílny touto dotací, na které jsme se v minulosti dohodli… a že i přes jisté problémy ve veřejném sektoru poskytne dotaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři opět chtějí překonat kanál La Manche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Teď míříme za seniory z Ostravy-Jihu. Ti se pravidelně a taky úspěšně zapojují do projektů celorepublikové platformy SenSen neboli senzačních seniorů. V aktivitách pokračují i v tomto roce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Teď míříme za seniory z Ostravy-Jihu. Ti se pravidelně a taky úspěšně zapojují do projektů celorepublikové platformy SenSen neboli senzačních seniorů. V aktivitách pokračují i v tomto roce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samostatné nebo společné procházky s dodržením všech protiepidemických opatření. Seniory z klubu Akord nezastavila ani koronavirová pandemie. Více společných akcí, na které jsou zvyklí, jim ale chybí. Naposledy se společně prošli křížovou cestou v Bělském lese.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Šrubařová, seniorka z klubu Akord:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Senioři už jsou uvázaní v těch bytech a v domech hrozně moc, tak se těší na jakoukoliv možnost, abychom se alespoň venku setkali, což se zprostředkovalo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -363,57 +469,51 @@
         <w:t xml:space="preserve">Marek Skřipský, referent vztahů s veřejností, ÚMOb Ostrava-Jih:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Lidé z té seniorské generace se sejdou s dětmi z 8. a 9. tříd základních škol, což vlastně prospívá tomu dnes tak populárnímu mezigeneračnímu dialogu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mimořádná pěší štafeta La Manche na suchu bude probíhat do konec února, kdy se senioři pokusí ujít každý 34 kilometry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Šrubařová, seniorka z klubu Akord:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Já jsem v tu neděli ušla pět, ta procházka byla pětikilometrová. A jinak chodím každý den dva kilometry s pejskem. Mimo toho ještě nějaké kilometry navíc se ještě s kolegyní projdeme. Děkujeme paní Šárce, že nám to zorganizovala, že jsme se mohli sejít a trochu se i zasmát, popovídat a těšíme se všichni, kdy už konečně se nějaké akce udělají, abychom se v klubu mohli sejít. Ty naše ženy rády tančí spolu, protože těch mužů je málo, kteří rádi tančí, takže jsme rádi, že se sejdem. Ale bohužel musíme vyčkávat, až se ta situace rozvolní, ale naštěstí všeci naši senioři byli zdraví a nikoho ta korona nepoložila.”</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Sledovali jste pořad Léta běží, na viděnou zase příště.</w:t>
+        <w:t xml:space="preserve"> “Já jsem v tu neděli ušla pět, ta procházka byla pětikilometrová. A jinak chodím každý den dva kilometry s pejskem. Mimo toho ještě nějaké kilometry navíc se ještě s kolegyní projdeme. Děkujeme paní Šárce, že nám to zorganizovala, že jsme se mohli sejít a trochu se i zasmát, popovídat a těšíme se všichni, kdy už konečně se nějaké akce udělají, abychom se v klubu mohli sejít. Ty naše ženy rády tančí spolu, protože těch mužů je málo, kteří rádi tančí, takže jsme rádi, že se sejdem. Ale bohužel musíme vyčkávat, až se ta situace rozvolní, ale naštěstí všeci naši senioři byli zdraví a nikoho ta korona nepoložila.”  Sledovali jste pořad Léta běží, na viděnou zase příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -489,93 +589,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spolu2@msk.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-23-02-2021-20-24" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spolu2@msk.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>