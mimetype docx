--- v0 (2025-12-22)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, všem divákům Eko magazínu. Dnešní díl věnujeme chovu šimpanzů v ostravské zoo, která ho řídí v celé Evropě. Technické služby v Ostravě Jihu přecházejí na ekologickou dopravu, také vám ukážeme, že strážníci řeší i velmi neobvyklé případy, jako je třeba odchyt pštrosa v Karviné a v rozhovoru s Petrem Vojtíškem se dozvíte, co se aktuálně děje na Hlučínském jezeře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OSTRAVSKÁ ZOO ŘÍDÍ EVROPSKÝ CHOV ŠIMPANZŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -62,54 +177,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ostravská zoo je považována za chovatelskou špičku  v rámci evropských asociací zoologických zahrad a akvárií. Starají se tam o celou řadu vzácných a raritních druhů, které jsou považovány za prestižní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Novák, zoolog, ZOO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Mohl bych jmenovat  od těch méně známých, méně běžných a možná nečekaných například některých vzácných a ohrožených druhů paprskoploutvých ryb, které velice úspěšně množíme a patříme ke špičce Evropy a možná i světa. Pro lidi bude pochopitelnější zmínit některé druhy savců. Vypíchl bych jedinečný druh damanů, pro které vede ZOO Ostrava i monitoring v rámci Evropské asociace zahrad a akvárií a my v tuhle chvíli máme dva druhy damanů. Oba v počtu jedenácti kusů.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Mohl bych jmenovat  od těch méně známých, méně běžných a možná nečekaných například některých vzácných a ohrožených druhů paprskoploutvých ryb, které velice úspěšně množíme a patříme ke špičce Evropy a možná i světa. Pro lidi bude pochopitelnější zmínit některé druhy savců. Vypíchl bych jedinečný druh damanů, pro které vede ZOO Ostrava i monitoring v rámci Evropské asociace zahrad a akvárií a my v tuhle chvíli máme dva druhy damanů. Oba v počtu jedenácti kusů.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Velkým chovatelským úspěchem ostravské zoo je narození slůněte v roce 2017. V historii zahrady je sameček  druhým odchovávaným mládětem. Chovatelé se zaměřují i na chov dravých ptáků s následnou repatriací do volné přírody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Novák, zoolog, ZOO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -206,63 +319,63 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JANA PLUHÁČKOVÁ, zooložka, ZOO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“V tuto chvíli chováme dva dospělé samce, pět samic a jedno mládě, které se narodilo v únoru loňského roku Je to pro nás velký úspěch, protože se jedná o mládě, které se narodilo po mnoha letech a je to důležitý krok pro zachování populace uvedeného poddruhu v celé Evropě. Skupina už funguje bez našich zásahů, jak se říká “máme zaděláno těsto, teď už jenom pečeme” a čekáme, co z toho bude. Z pěti samic, jsou potencionálně chovné čtyři a už probíhá nějaké páření a očekáváme, že v příštích letech bychom mohli mít až tři další mláďata.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Šimpanzi jsou všežravci a kromě lovu menších savců jako prasat, antilop či jiných primátů, se živí i termity. V Zoo Ostrava mají  k dispozici umělé termitiště, jídelníček mají založený zejména na zelenině, mase, vejcích a ovoci. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Šimpanzi jsou všežravci a kromě lovu menších savců jako prasat, antilop či jiných primátů, se živí i termity. V Zoo Ostrava mají  k dispozici umělé termitiště, jídelníček mají založený zejména na zelenině, mase, vejcích a ovoci.   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">TECHNICKÉ SLUŽBY V JIŽNÍ OSTRAVĚ PŘECHÁZEJÍ NA ALTERNATIVNÍ DOPRAVU</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Technické služby Ostravy-Jihu od nového roku vyvážejí odpadkové koše v celém obvodu. Do té doby měly na starost jen polovinu z nich. Bez dalšího vozidla by ale tento dvojnásobný počet nezvládly. V současné době testují elektrovozidla, která nezatěžují životní prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PETRA ČADOVÁ, řidička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme teď půjčenou druhou elektrokošovku. První byla strašně velká, neohrabaná. Tady ta maličká je dobrá, otočím se na chodníku, dá se to dobře vysypávat. Líbí se mi na tom, že teda je to elektro, nemusím řadit."</w:t>
       </w:r>
@@ -792,93 +905,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-02-03-2021-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>