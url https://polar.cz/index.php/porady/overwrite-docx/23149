--- v0 (2026-02-10)
+++ v1 (2026-06-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnešní Host dne je žena, která bez větších příprav zdolala 4265 kilometrů dlouhou Pacifickou hřebenovku. Ustála mráz, medvědy i chřestýše. Do Ameriky přiletěla dva dny předtím než kvůli koronavirové pandemie zavřely hranice. Na dálku vítám Táňu Bujnochovou, ahoj. Spousta lidí se na tuhle cestu vydává, protože hledají sami sebe nebo si tam chtějí vyřešit nějaký problém. Co to bylo u tebe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Bujnochová, cestovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -511,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-02-03-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>