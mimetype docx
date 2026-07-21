--- v0 (2026-03-02)
+++ v1 (2026-07-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.2021, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tady další díl magazínu o zdraví. Jsem ráda, že se díváte. Primář gynekologicko-porodnického oddělení nemocnice ve Frýdku-Místku Martin Němec bude mluvit o endometrioze – onemocnění, které trápí nejvíce ženy v produktivním věku. Představíme nový PCR test ze slin pomocí tyčinky a podíváme se do Nemocnice Karviná-Ráj. Budou tady nové ortopedické sály. Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V NSP KARVINÁ-RÁJ STAVÍ NOVÉ ORTOPEDICKÉ OPERAČNÍ SÁLY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -95,54 +210,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Danková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tady  bude zároveň i dospávací pro pacienty, kteří se po operaci přesunou do těchto prostor, kde zrovna stojíme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Danková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> V nemocnici ještě před vypuknutím epidemie koronaviru začali provádět chirurgii ruky a současně ve spolupráci s diabetology se tady zaměřují na pacienty s diabetickou nohou, což je regionální unikát. Nové zázemí se špičkovým vybavením poskytne pacientům ještě větší komfort.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> V nemocnici ještě před vypuknutím epidemie koronaviru začali provádět chirurgii ruky a současně ve spolupráci s diabetology se tady zaměřují na pacienty s diabetickou nohou, což je regionální unikát. Nové zázemí se špičkovým vybavením poskytne pacientům ještě větší komfort.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Endometrioza trápí ženy  v produktivním věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsem ráda, že můžu pozdravit pana primáře Martina Němce z porodnicko-gynekologického oddělení nemocnice ve Frýdku-Místku, dobrý den. My jsme se domluvili, že se budeme bavit o endometrióze, což je onemocnění, které postihuje asi nejvíce nebo trápí nejvíce ženy v produktivním věku. Můžete velmi stručně říci, co to je za onemocnění?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -333,51 +446,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já věřím, že televize Polar a hlavně pořad TV medicína bude u toho u té velké události. Pane primáři, já vám v tuto chvíli děkuju za vaše slova k tématu a věřím, že budete mít štěstí v péči o tyto pacientky i nadále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju a na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MEDICÍNA NA DOSAH </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -401,56 +520,51 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Test je jednoduchý, bezpečný a hygienický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkem 98 % dětí a pedagogů bylo negativních, pouze 2 procenta z pětistovky testovaných mělo pozitivní test.  Výsledky dodává laboratoř vedení škol tentýž den večer. Děti jsou schopné test udělat samy pod dohledem dospělé osoby podle přehledného návodu k použití.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Novinka PCR testu ze slin spočívá v použití bezpečné odběrové soustavy s připravenou tyčinkou.  Tyčinka se vloží do úst a po dvou minutách se opatrně vloží zpět do zkumavky. Je to hygienické, jednoduché a pohodlné. Možnost zapojit se do dobrovolného testování žáků a zaměstnanců uvítala v našem kraji Základní škola pro žáky s mentálním postižením z Frenštátu pod Radhoštěm a dvě školy v Novém Jičíně.  Učitelé se do pilotního projektu zapojili s tím, že chtěli zjistit, zda jsou školy ohnisky nákazy. Výsledky je ujistily, že nejsou. Proto shodně apelují, že by se do výuky by se měl vrátit celý první stupeň nebo alespoň třetí třídy, aby byla zachována kontinuita vzdělávání na 1. stupni. </w:t>
+        <w:t xml:space="preserve">Celkem 98 % dětí a pedagogů bylo negativních, pouze 2 procenta z pětistovky testovaných mělo pozitivní test.  Výsledky dodává laboratoř vedení škol tentýž den večer. Děti jsou schopné test udělat samy pod dohledem dospělé osoby podle přehledného návodu k použití.   Novinka PCR testu ze slin spočívá v použití bezpečné odběrové soustavy s připravenou tyčinkou.  Tyčinka se vloží do úst a po dvou minutách se opatrně vloží zpět do zkumavky. Je to hygienické, jednoduché a pohodlné. Možnost zapojit se do dobrovolného testování žáků a zaměstnanců uvítala v našem kraji Základní škola pro žáky s mentálním postižením z Frenštátu pod Radhoštěm a dvě školy v Novém Jičíně.  Učitelé se do pilotního projektu zapojili s tím, že chtěli zjistit, zda jsou školy ohnisky nákazy. Výsledky je ujistily, že nejsou. Proto shodně apelují, že by se do výuky by se měl vrátit celý první stupeň nebo alespoň třetí třídy, aby byla zachována kontinuita vzdělávání na 1. stupni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -526,93 +640,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-03-03-2021-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>