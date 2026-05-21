--- v0 (2026-02-26)
+++ v1 (2026-05-21)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie dohlíží na dodržování omezení pohybu mezi okresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První den kontrol v Moravskoslezském kraji byli policisté shovívaví a jen malé procento z kontrolovaných osob vrátili zpátky, protože nesplňovaly výjimku nařízení o omezení pohybu mezi okresy. Udělili pouze 11 pokut. Dnes hlídky posílili také vojáci a na hranicích celní stráž.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První den kontrol v Moravskoslezském kraji byli policisté shovívaví a jen malé procento z kontrolovaných osob vrátili zpátky, protože nesplňovaly výjimku nařízení o omezení pohybu mezi okresy. Udělili pouze 11 pokut. Dnes hlídky posílili také vojáci a na hranicích celní stráž. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už druhý den policisté od 5 hodin ráno obsadili 110 stanovišť na území MS kraje. Namátkově zastavují vozidla, aby kontrolovali plnění nařízení o omezení pohybu mezi okresy. V pondělí, kdy nařízení začalo platit zkontrolovali policisté 35 tisíc osob. 550 osob ve 420 vozidlech bylo vráceno do okresu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kužel, ředitel PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se doklady, které osoby předkládají pro vstup do jiného okresu posuzovat maximálně široce, respektujeme i elektronické verze například pracovních smluv a snažíme se to s lidmi vykomunikovat tak, abychom jim nepůsobili zbytečná omezení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -109,59 +223,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V následujících dnech budou policisté přitvrzovat a bude nutné umět dokázat, zda se na cestu mimo okres skutečně vztahuje výjimka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polsko zpřísnilo podmínky pro vstup do země</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přestože v rámci České republiky aktuálně platí zákaz překračování hranic okresů, mezi výjimkami je rovněž cesta do zahraničí. Čechům tedy nikdo nebrání vycestovat například do Polska. Na hranicích se však musí polským policistům prokázat buď dokladem o plném očkování nebo negativním covidovým testem. Některé povinnosti mají také při návratu z Polska domů.</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Češi, kteří jsou zvyklí jezdit do Polska například pracovat nebo nakupovat, si teď zvykají na to, že je při návratu na hranicích kontrolují čeští policisté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Hřebačková (BEZPP), starostka Českého Těšína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Podle informací lidí, kteří překračují česko-polskou hranici přímo v centru města, tak praxe je taková, o které jsme věděli. Lidé, kteří se vracejí z Polska do ČR můžou být kontrolováni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle platných nařízení mohou Češi bez omezení pobývat v Polsku nejdéle 12 hodin. Pokud tuto dobu překročí, nebo nejsou schopni prokázat, že nebyli v Polsku déle, musí na hranicích předložit vyplněný příjezdový formulář a doklad o aktuálním antigenním nebo PCR testu. Navíc by museli do karantény.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -198,51 +310,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před cestou do Polska se doporučuje zjistit aktuální omezení a mít u sebe všechny potřebné dokumenty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vykradač garáží opět polapen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravští kriminalisté objasnili jednu z největších sérií vloupání do aut. 27letý muž z Ostravy vykradl během několika měsíců na 90 aut a napáchal škodu za více než 650 tisíc korun. Vykrádat auta začal navíc jen co vyšel z vězení. Při dopadení pak všeho litoval. Teď mu hrozí až osm let vězení.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V polovině listopadu loňského roku vyšel z vězení, kde seděl za krádeže. Náprava mu ale dlouho nevydržela a téměř okamžitě se pustil do svého řemesla. Už v prosinci vykradl několik aut v Ostravě- Svinově a Porubě. Vzápětí si rozšířil pole působnosti na na celou Ostravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byly dny, kdy policisté zadokumentovali i během jedné noci větší počet poškozených aut a škoda se postupně navyšovala. Když byla tma, měl si svítit baterkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,53 +405,71 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie ho poté obvinila ze spáchání zločinu krádež a z přečinu poškození cizí věci. Byl podán návrh na jeho vzetí do vazby, který soudce akceptoval. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obviněný muž se ke svému jednání z větší části doznal. Do výslechu měl uvést, že svého jednání lituje a neví, co ho to mělo napadnout, těmito slovy byl výslech ukončen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkově napáchal škodu za více než 650 tisíc korun. Teď mu hrozí až osm let vězení.</w:t>
       </w:r>
-      <w:br/>
-[...1 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -408,93 +541,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-04-03-2021-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>