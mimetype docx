--- v0 (2026-03-01)
+++ v1 (2026-07-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3.2021, 17:55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé se vyjádřovali k regeneraci sídliště Fifejdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice Moravské Ostravy a Přívozu uspořádala už druhé online veřejné projednávání. Zatímco to první patřilo revitalizaci Sadu Petra Bezruče, tentokrát se lidé mohli vyjádřit ke 12. etapě regenerace sídliště Fifejdy, která se zřejmě bude realizovat už příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-05-03-2021-17-55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>