--- v0 (2026-02-26)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letecká záchraná služba opět použila palubní naviják</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letecká záchranná služba MS kraje má za sebou další zásah, při které byl využit palubní naviják. Pomocí vrtulníku byl zachráněn lesní dělník, kterého zavalil strom na Vítkovsku. Lékař se pro těžce zraněného muže musel spustil na jeřábu přímo doprostřed lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Operační středisko zdravotnické záchranné služby MS kraje přijalo tísňové volání z lesa u obce Klokočůvek nedaleko Vítkova. Při kácení stromů zavalil jednoho z dřevorubců vzrostlý strom. Na místo vyrazily pozemní týmy i letecká záchranná služba. Při obhlídce místa se jako nejvhodnější ukázala záchrana pomocí vrtulníku.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -186,55 +301,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Samotné použití donucovacích prostředků policisty obvodního oddělení Ostrava – Poruba 2 bylo vyhodnoceno jako oprávněné. V obecné rovině lze připojit informaci, že policisté mají obecně zákonnou povinnost konat. Osoby podezřelé z protiprávního jednání mají kromě svých práv také určité povinnosti, například uposlechnout výzev úřední osoby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení městské policie zdůrazňuje, že každý občan je povinen respektovat zákonná oprávnění strážníka, ať již v podobě prokázání totožnosti nebo uposlechnutí jeho zákonné výzvy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -309,93 +436,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-11-03-2021-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>