--- v0 (2026-02-11)
+++ v1 (2026-06-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2021, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový muzikál Harpagon je Lakomec měl premiéru už koncem ledna, ale bez diváků. Inscenace vznikla na motivy slavné Moliérovi komedie. Národní divadlo Moravskoslezské se rozhodlo nenabízet novinku online protože její zpracování přímo vyžaduje interakci diváků v hledišti. Premiéra původního díla tedy bude v divadle až bude dovoleno hrát pro publikum. Teď už vítám Borise Urbánka, autora hudby. Dobrý den, vítejte. Vy jste autorem muzikálu Mrazík a Romeo a Julie poselství lásky teď do třetice Harpagon je nějaká linie, která všechna tři díla spojuje?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Boris Urbánek, hudebník, skladatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -441,93 +556,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-17-03-2021-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>