--- v0 (2026-02-24)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.3.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Středoškoláci vyrábějí satelit, který bude při letu měřit ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti 1. ročníku oboru informační technologie Střední průmyslové školy ve Frýdku-Místku se zapojili do soutěže, ve které mají vyrobit satelit o velikosti plechovky od nealkoholického nápoje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
         <w:t xml:space="preserve">Marek Kozel, student 1. ročníku POJ Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V průběhu pádu musí měřit dvě mise. Ta primární je tlak, vlhkost a GPS signál, tím pádem nadmořskou výšku a polohu. A naše sekundární mise je oxid uhličitý, kyslík a kamera. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gardoš, student 1. ročníku POJ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dokážu si představit, že by to třeba právě zkoumalo ten Mars. Že by to vlastně byla taková malá družice na jedno použití, protože by to ušetřilo peníze. Protože každý odpal, každý kilogram, který se odešle do vesmíru, stojí přes milion dolarů, což jsou velké částky. A taková malá krabička by ušetřila spoustu peněz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři mladí konstruktéři z šestičlenného týmu jsou z Palkovic a vedení školy oceňuje jejich přípravu z tamní základní školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři mladí konstruktéři z šestičlenného týmu jsou z Palkovic a vedení školy oceňuje jejich přípravu z tamní základní školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel POJ Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro mě je to přírodní úkaz. My jsme na to zvyklí, protože ze Základní školy v Palkovicích k nám tradičně chodí výborní žáci, výborně připravení žáci, kteří potom naši školu a obec Palkovice krásně reprezentují v mnoha soutěžích. Jsou opravdu výborní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,93 +340,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/palkovicky-miniexpres/palkovicky-miniexpres-21-03-2021-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>