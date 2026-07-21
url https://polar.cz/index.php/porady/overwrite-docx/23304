--- v0 (2026-03-02)
+++ v1 (2026-07-21)
@@ -1,81 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.3.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme na startovní čáře nového dílu seriálu TV Medicína speciál, který vás provází Fakultní nemocnicí Ostrava. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratorní vzorky zpracovává plně automatizovaná linka</w:t>
       </w:r>
-      <w:br/>
-[...12 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Všechny vzorky biologického materiálu teď v Ústavu laboratorní medicíny FN Ostrava zpracovává plně automatická vysokokapacitní linka. Během jediné hodiny dokáže zanalyzovat až 600 vzorků. Imunochemické analyzátory stanoví všechny urgentní metody do 10 minut.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">O nové laboratorní lince se v ostravské fakultní nemocnici začalo mluvit už před několika lety. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Stejskal, přednosta, Ústav laboratorní medicíny FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V březnu 2018 to začalo mít reálnější rysy, jak by mohla vypadat a nebyla vybraná firma, došlo k výměně vedení, vícéměně rok to stálo a prováděl se průzkum trhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vedoucí laborantka Ústavu laboratorní medicíny Olga Michnová názorně předvedla, jaká je úloha laboranta při obsluze nové linky. Označenou zkumavku se vzorkem jen vloží do vstupního modulu, který pak robot přesune na dopravníkový pás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -107,54 +219,52 @@
         <w:t xml:space="preserve">Doc. MUDr. Zuzana Čermáková, Ph.D., MHA, náměstkyně ředitele FN Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorní diagnostika je dnes nedílnou součástí moderního diagnostického léčebného procesu a to napříč všemi obory ve FN v Ostravě a proto jsme velmi rádi, že to je základní kámen do toho celkového konceptu laboratorní medicíny, kterou hodláme v nemocnici nadále rozvíjet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Primář Oddělení klinické biochemie Zdeněk Švagera pracuje v ostravské fakultní nemocnici 18 let a netají se tím, žena nové lince jej asi nejvíce překvapuje míra robotizace a velmi oceňuje možnost jednoduchého dovyšetření vzorů, uložených lednici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RNDr. Zdeněk Švagera, Ph.D., primář Oddělení klinické biochemie ÚLM FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pan doktor zavolá, my v podstatě naťukáme do našeho laboratorního informačního systému požadovaný parametr, linka si ho vezme, všechno stanoví a v podstatě my nemusíme nikam běhat. Dřív to fungovalo tak, že zavolal pan doktor, my jsme zadali do laboratorního informačního systému, běželi jsme k lednici vyhledat vzorek, strčili do analyzátoru. Dneska obrovské ušetření času, kvalifikovaného personálu, prostě je to neuvěřitelné.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pan doktor zavolá, my v podstatě naťukáme do našeho laboratorního informačního systému požadovaný parametr, linka si ho vezme, všechno stanoví a v podstatě my nemusíme nikam běhat. Dřív to fungovalo tak, že zavolal pan doktor, my jsme zadali do laboratorního informačního systému, běželi jsme k lednici vyhledat vzorek, strčili do analyzátoru. Dneska obrovské ušetření času, kvalifikovaného personálu, prostě je to neuvěřitelné.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Stejskal, přednosta Ústavu laboratorní medicíny FN Ostrava, Nová linka zpracuje 600 biologických vzorků za hodinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A plně automatické lince se budeme věnovat i v rozhovoru s přednostou Ústavu laboratorní medicíny, profesorem, Davidem Stejskalem. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,51 +406,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Stejskal, přednosta Ústavu laboratorní medicíny FN Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji. Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Automatická linka odhalí protilátky v krvi</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novou, plně automatickou laboratorní linku bude Ústav laboratorní medicíny Fakultní nemocnice Ostravy využívat i pro vyšetření na přítomnost protilátek proti onemocnění covid 19. Pomocí nově zavedené metody se zájemci za velmi krátkou dobu dozví, zda mají v těle dostatek protilátek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Masarovičová , Oddělení klinické biochemie , ÚLM FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tvrdí se, že mají v podstatě virus neutralizační schopnost, čili by mohly být v podstatě protektivní, ale je málo studií a málo informací o tom, zdali tomu tak opravdu je.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -372,57 +481,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Informaci o přítomnosti protilátek stále častěji potřebují pediatři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Masarovičová , Oddělení klinické biochemie, ÚLM FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U těch dětí je ta problematika toho protizánětlivého syndromu, kdy vlastně jsou PCR testy i antigenní testy jsou negativní, ale to dítě v podstatě je v ohrožení života a končí v intenzivní péči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý zájemce o vyšetření na protilátky musí přijít do odběrového centra ve 4. patře polikliniky fakultní nemocnice Ostrava a nechat si odebrat z žíly jednu ampuli srážlivé krve. Pokud přijde v úterý anebo v pátek, tak výsledek dostane ještě týž den. Pokud přijde mimo tyto zatím vyhrazené dny, tak se jej dozví do tří pracovních dnů. Tento test ale zatím nehradí zdravotní pojišťovny.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Deset medicínských minut je za námi. Nová témata už pro vás chystáme do dalšího dílu. Mějte pohodové dny plné zdraví.</w:t>
+        <w:t xml:space="preserve">Každý zájemce o vyšetření na protilátky musí přijít do odběrového centra ve 4. patře polikliniky fakultní nemocnice Ostrava a nechat si odebrat z žíly jednu ampuli srážlivé krve. Pokud přijde v úterý anebo v pátek, tak výsledek dostane ještě týž den. Pokud přijde mimo tyto zatím vyhrazené dny, tak se jej dozví do tří pracovních dnů. Tento test ale zatím nehradí zdravotní pojišťovny.  Deset medicínských minut je za námi. Nová témata už pro vás chystáme do dalšího dílu. Mějte pohodové dny plné zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -498,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-25-03-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>