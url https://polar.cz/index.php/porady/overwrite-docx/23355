--- v0 (2026-02-25)
+++ v1 (2026-05-07)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.4.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Replika kostela v Gutech je již téměř dokončená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Gutech na Třinecku už zase stojí dřevěný kostel. Ten původní lehl v srpnu 2017 popelem po úmyslném zapálení. Replika kostela přijde na zhruba 27 milionů korun, které pokryje pojistka a výtěžek sbírky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce na stavbě kostela se po roce přesunuly především dovnitř. Řemeslníci pracují na vnitřním vybavení a detailech interiéru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce na stavbě kostela se po roce přesunuly především dovnitř. Řemeslníci pracují na vnitřním vybavení a detailech interiéru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na první pohled se jeví, že kostel je dokončen, ale když se podíváte blíže, je tam samozřejmě spoustu práce. Jednak tesaři dokončují nějaké drobnosti. Chybí osadit dveře, samozřejmě dokompletovat elektro, dokompletovat zabezpečovací systém. Je sice osazen nový oltář, ale bude se ještě osazovat svatostánek, malíři budou dělat repliku těch původních maleb na ochozu kostela. Bude se ještě malovat do původního modrého odstínu presbytář kostela, takže těch prací je tam ještě celkem spoustu k provedení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -187,53 +301,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věřící by se mohli v kostele sejít poprvé už počátkem května. Záleží však na mnoha okolnostech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatím se jeví, že by to mohlo být možné, ale nechceme to za každou cenu, kdyby se měly věci komplikovat, tak se prostě kostel otevře později. Snaha farnosti i nás je udělat vše pro ten květnový termín. Je to otázka těch prací, návaznosti a protiepidemických opatření, jaké budou možnosti, takže asi to není to nejpodstatnější, jestli se to stihne o nějaký týden dříve nebo později. Hlavně, aby aby to proběhlo všechno kvalitně, abychom se k těm věcem nemuseli vracet. Samozřejmě nezmínil jsem, že na konci dubna budou přivezeny varhany a budou se osazovat po vysvěcení kostela. Budou se osazovat zvony, včetně pohonu, takže těch prací tam je ještě celá řada. Po dokončení vlastního kostela ještě zbývá potom okolí. Protože před kostelem byl ohořelý kříž. Ten se bude instalovat nově. Oplocení bylo poškozeno jednak požárem, ale i stavbou a zásahem hasičů, takže oplocení se musí předělat. Terénní úpravy kolem kostela, chodníky před kostelem, opěrná zídka vedle kostela. Práce je tam ještě opravdu dost a dost, které se budou muset dokončit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velká pozornost se samozřejmě upíná k ochraně dřevěné repliky kostela před požárem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velká pozornost se samozřejmě upíná k ochraně dřevěné repliky kostela před požárem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kostel je vybavený elektronickým protipožárním systémem. Znamená to, že je tam osazena elektronika, která detekuje ne požár, ale už zvýšenou teplotu nebo kouř v kostele i vně kostela, v exteriéru. V případě vzniku poplachu, ale i planého, protože kostel bude napojen nakonec přímo na pult hasičů, by tedy hned vyjížděli z Třince na místo samé. Doufám, že to nikdy nebude potřeba. Kromě toho protipožárního systému byla nad kostelem vybudována požární nádrž na 23 kubíků vody dle požadavku hasičů, takže samozřejmě udělala se opatření, které bylo možná finančně i technicky udělat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -358,103 +471,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě si myslím, že by to mělo být aspoň po ten kraj. Nevidím v tom zásadní přínos to uzavření jenom v malé lokalitě. Kdyby to bylo více, bylo by to lepší pro všechny. Zvlášť s nadcházejícím jarem a počasím a myslím, že i příroda tím trpí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “My jsme tady vyšli z Frenštátu pěšky kolem sjezdovky a je to fajn, že se uvolnily aspoň okresy, že člověk může aspoň na vycházku do přírody, tady na Pustevny a do lesa a že nemusí jen po katastru obce.” </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> “My jsme tady vyšli z Frenštátu pěšky kolem sjezdovky a je to fajn, že se uvolnily aspoň okresy, že člověk může aspoň na vycházku do přírody, tady na Pustevny a do lesa a že nemusí jen po katastru obce.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po třítýdenním uzavření obnovila provoz také oblíbená Stezka Valaška. S ohledem na menší počet návštěvníků je zatím otevřená jen o víkendech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to úžasné právě jsme využili situace, kdy je zavřený okres a říkám si, vyjedeme se podívat, má svítit sluníčko, byť to teď úplně nevyšlo, ale to nevadí. Jsme tady sami, je to nádhera.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po rozvolnění na okresy začala z Trojanovic na Pustevny opět jezdit lanovka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Zaplať pánbůh, že to funguje. Co bychom doma dělali. Krásný den, zatím nefoukám, tak si sjedeme Knížecí a pak pojedeme domů.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Zaplať pánbůh, že to funguje. Co bychom doma dělali. Krásný den, zatím nefoukám, tak si sjedeme Knížecí a pak pojedeme domů.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Více turistů na horách od rozvolnění na celé okresy zaznamenává také horská služba. Ta varuje před úrazy na zledovatělém terénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radan Jaškovský, náčelník Horské služby Beskydy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vizuálně je to vidět, ta návštěvnost se od minulého týdne zvedla, těch lidí je nepoměrně více, ale co se týká zásahů u nás, tak je to prozatím v pohodě. Vidíte, že je ještě docela dost sněhu a teď je mokrý ale v noci přimrzne a terén bude zledovatělý. Takže na to si lidé musí dávat pozor. nejlepší jsou nesmeky do té doby, než sníh a led sleze.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -564,93 +668,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-02-04-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>