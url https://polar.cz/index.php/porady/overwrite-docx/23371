--- v0 (2026-02-22)
+++ v1 (2026-04-24)
@@ -1,135 +1,227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u pořadu Léta běží. Cenu Gratias – sociální pracovník roku 2021, kterou uděluje Ministerstvo práce a sociálních věcí ČR, letos v kategorii zdravotnická zařízení obdržela Marie Karásková z Fakultní nemocnice Ostrava. Plaketu a pamětní list dostala virtuálně během on-line mezinárodní konference.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Sociální pracovnice Marie Karásková získala cenu Gratias</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Sociální pracovnice Marie Karásková získala cenu Gratias</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marie Karásková pracuje v ostravské fakultní nemocnici 34 let, posledních 30 jako vedoucí úseku sociálních pracovnic. Je v kontaktu s klienty, se kterými řeší jejich nepříznivou životní situaci. Jejím zásadním partnerem je hlavní sestra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Karásková, sociální pracovnice FN Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Ta mi nahlásí, že tam má pacienta, který zůstane třeba ležet nebo chodí s pomocí holí, potřebuje pomoc při hygieně a rodina se ozývá nebo neozývá. Mým úkolem je prošetřit tu situaci a poradit pacientovi i rodině."</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Marie Karásková dostala ocenění kvůli koronakrize virtuálně. Jde o poděkování za její každodenní náročnou práci a pomoc při řešení situací klientů.</w:t>
+        <w:t xml:space="preserve"> "Ta mi nahlásí, že tam má pacienta, který zůstane třeba ležet nebo chodí s pomocí holí, potřebuje pomoc při hygieně a rodina se ozývá nebo neozývá. Mým úkolem je prošetřit tu situaci a poradit pacientovi i rodině." Marie Karásková dostala ocenění kvůli koronakrize virtuálně. Jde o poděkování za její každodenní náročnou práci a pomoc při řešení situací klientů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Karásková, sociální pracovnice FN Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Někdy pacientovi pomůžu na sto procent, někdy na sedmdesát, někdy na padesát a někdy máte pocit, že jste nepomohl vůbec, protože to nejde, protože ty návazné služby nefungují. Měla jsem situaci, kdy jsem paní vůbec nemohla pomoci, ale ona mi řekla, že to nevadí, že jsem první člověk, kterému řekla své problémy, ale pořád zdůrazňuji, nejsem tady fakt nejlepší. Moje kolegyně jsou taky dobré a dřou, dřou."</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Výstavy se stěhují pod širé nebe. Je to případ i oceněných snímků fotografické soutěže Můj svět. Jejich výstavu od roku 2013 až do loňska vždy hostilo Slezské zemské muzeum. Protikoronavirová opatření to ale překazila.</w:t>
+        <w:t xml:space="preserve"> "Někdy pacientovi pomůžu na sto procent, někdy na sedmdesát, někdy na padesát a někdy máte pocit, že jste nepomohl vůbec, protože to nejde, protože ty návazné služby nefungují. Měla jsem situaci, kdy jsem paní vůbec nemohla pomoci, ale ona mi řekla, že to nevadí, že jsem první člověk, kterému řekla své problémy, ale pořád zdůrazňuji, nejsem tady fakt nejlepší. Moje kolegyně jsou taky dobré a dřou, dřou."  Výstavy se stěhují pod širé nebe. Je to případ i oceněných snímků fotografické soutěže Můj svět. Jejich výstavu od roku 2013 až do loňska vždy hostilo Slezské zemské muzeum. Protikoronavirová opatření to ale překazila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Horáková, ředitelka Slezského zemského muzea:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Takže jsme se rozhodli, že fotografie vystavíme alespoň venku, aby se nepřetrhla kontinuita.“</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Objevilo se zde, samozřejmě, také téma koronaviru. Ať už v podobě roušek, či dojemných setkání příbuzných, která striktně regulovala protiepidemická opatření.</w:t>
+        <w:t xml:space="preserve"> „Takže jsme se rozhodli, že fotografie vystavíme alespoň venku, aby se nepřetrhla kontinuita.“ Do soutěže mohli přihlásit své snímky klienti a pracovníci neziskové organizace Charita. Tříčlenná porota v čele s dokumentaristou Jindřichem Štreitem letos vybírala z víc jak dvou stovek fotografií, které zobrazují život v sociálních zařízeních napříč republikou. Objevilo se zde, samozřejmě, také téma koronaviru. Ať už v podobě roušek, či dojemných setkání příbuzných, která striktně regulovala protiepidemická opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Siostrzonek, člen poroty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jde o výpověď jednotlivce, co prožívá, co cítí a je to vlastně takové vyzvání k dialogu s autorem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hanuš, ředitel Charity Opava:</w:t>
       </w:r>
@@ -492,93 +584,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-06-04-2021-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>