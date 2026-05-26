--- v0 (2026-03-01)
+++ v1 (2026-05-26)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořad o zdraví je tady a já vás vítám u jeho sledování. V krnovské nemocnici aplikují covidovým pacientům různé léky. A jaká je aktuální situace na JIP a ARO interního oddělení? Více napoví rozhovor s primářem Zdeňkem Hrdličkou. Rok distanční výuky se podepisuje na psychice dětí, ztrácejí pozornost i motivaci a chybí jim kolektiv. Podívejte se na reportáž z Havířova. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Učitelé netrpělivě čekají na návrat dětí do škol, dětem chybí kamarádi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti, rodiče i učitelé netrpělivě čekají, kdy a za jakých podmínek se vrátí žáci opět do lavic. Ministr školství Plaga už oznámil, že nejdříve by měly nastoupit všechny děti z prvního stupně, avšak rotačně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti, rodiče i učitelé netrpělivě čekají, kdy a za jakých podmínek se vrátí žáci opět do lavic. Ministr školství Plaga už oznámil, že nejdříve by měly nastoupit všechny děti z prvního stupně, avšak rotačně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Fonioková, učitelka, ZŠ K. Světlé Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Myslím, že je hlavně dobře, že se děti vrátí do škol. Bohužel tato forma není úplně nejšťastnější. Bylo by nejlepší, kdyby děti byly trvale ve škole, ale pokud to jinak nejde, tak se tomu přizpůsobíme a zvládneme to. Jsem ráda, že už se to takto nastínilo a je vidina, že se děti vrátí a že se společně uvidíme v lavicích.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti se dlouhé měsíce neviděly a mnoho času do konce roku už nezbývá. Učitelka Markéta Fonioková, která učí první třídu však věří, že její děti mít problém nebudou.</w:t>
@@ -457,77 +571,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">prim. Zdeněk Hrdlička, interní odd. SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taky děkuji. Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MEDICÍNA NA DOSAH </w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinská hornická nemocnice otevřela v letošním roce Oddělení následné péče. Využila k tomu celé třetí patro v novém modulárním pavilonu. Pro pacienty má tento krok hned několik výhod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Otevření následné péče v Karvinské hornické nemocnici</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oddělení následné péče se nachází ve třetím patře pavilonu, který Karvinská hornická nemocnice nechala jako první v ČR postavit modulárním systémem. Od začátku jeho zprovoznění je určeno pro pacienty, kteří po ukončení léčby na akutním lůžku potřebují ještě zdravotnickou péči ať už v podobě rehabilitace nebo doléčení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Vargová, mluvčí KHN:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ta následná péče je dlouhodobě deficitní, když jsme to oddělení následné péče neměli, tak jsme museli posílat žádosti o umístění do okolních zařízení a pacienty čekal převoz. teď, když to oddělení máme, tak ten přesun v rámci nemocnice je jednodušší, pohodlnější a méně stresující."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oddělení následné péče disponuje deseti pokoji, celkem je k dispozici 30 lůžek. Na každém pokoji je vlastní sociální zařízení a televize. Pacientům je poskytována komplexní péče.</w:t>
@@ -628,93 +739,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-07-04-2021-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>