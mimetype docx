--- v0 (2025-12-31)
+++ v1 (2026-07-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.4.2021, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostor za Lunou se mění v atraktivní místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Za kinem Luna vzniká atraktivní místo nejen pro setkávání přátel a různých generací, ale také pro různorodé sportovní i rekreační aktivity. Jde o jednu z etap revitalizace Ostravy-Zábřehu, na kterou naváže mimo jiné revitalizace prostoru kolem kostela svatého Ducha.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V parkové zóně se počítá s pinpongovými stoly, odpočinkovými místy, hrací plochou pro děti i loučkou pro psy. A také s novým veřejným osvětlením a sadovými úpravami. Práce běží podle harmonogramu a skončit by měly už v červnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal, místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “K získání dotace nám bylo nápomocné architektonické studio, respektive projekční kancelář Ateliér 38, kterým bych chtěl tímto poděkovat za vyhotovení velice kvalitní koncepce rozvoje vlastně celého sídliště Zábřeh. Zeleň za Lunou je opravdu pouze jedna z těchto etap s tím, že v tento moment vlastně v místě probíhá dokončení křižovatky Výškovická Čujkovova a my v tento moment plánujeme i revitalizaci prostoru před kostelem sv. Ducha.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do krásy roste i sídliště Hrabůvka, jehož revitalizace je rozdělena do několika etap. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do krásy roste i sídliště Hrabůvka, jehož revitalizace je rozdělena do několika etap.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal, místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řada z těch etap Zeleň Savarin, náměstí Ostrava-Jih, momentálně běžící rekonstrukce ulice Dr. Lukášové, řada z těch etap už je nějakým způsobem v revitalizaci, nicméně jsme si vědomi toho, že městský obvod není pouze Hrabůvka, proto chceme směřovat velké úsilí i do jiných částí a právě proto teďka Zábřeh."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -487,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-20-04-2021-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>