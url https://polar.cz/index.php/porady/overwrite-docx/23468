--- v0 (2026-03-02)
+++ v1 (2026-05-26)
@@ -1,74 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.4.2021, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V dnešním magazínu o zdraví se podíváme do Moravskoslezského očního centra v Karviné. Hostem bude primář Jiří Slepánek. Děti prvního stupně se vrátily do škol. Podmínkou je ale negativní test. Náš štáb natáčel v Havířově a Karviné. Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S prvním testováním pomáhali žákům rodiče</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V Základní škole F. Hrubína v Havířově na to vyčlenili část chodby.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V Základní škole F. Hrubína v Havířově na to vyčlenili část chodby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Já jsem přišla s dcerou z důvodu obavy, protože jsme nevěděli, co přesně je čeká, jak ten test bude probíhat. Malá se trochu bála jít do školy po tak dlouhé době, tak jsme nevěděli, co je čeká.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -314,104 +428,100 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Ptáček, ředitel ZŠ F. Hrubína Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Přišlo dvacet těch testovacích sad, ale k nim přišla krabička jen pro deset zkumavek. To byl první problém. Další problém, že tam je v pokynech jeden a půl metrů dodržovat rozestupy a má jednu krabičku pro těch deset zkumavek, to bylo nereálné. Takže jsme si to vyřešili tím, že jsme si vytvořili stojánky z dřevěného hranolu, kdy každé dítě mělo svůj. My jsme školství, takže my si s tím poradíme, protože školy a učitelé jsou v tomto zdatní a samozřejmě musíme poděkovat i rodičům, kteří věří, že děti to s námi zvládnou a úplně tady zbytečně nechodí, aby viděli, že to probíhá v pořádku. Takže velký dík patří rodičům i kantorům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro kapacitně větší školy je nařízené testování žáků organizačně náročné</w:t>
       </w:r>
-      <w:br/>
-[...8 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Základní škola Dělnická patří ke kapacitně největším školám v regionu a zvládnout otestovat každého školáka, učitele, uklízečky nebo kuchařky, bylo organizačně velmi náročné. Zvláště, když na přípravu mělo vedení školy doslova pár hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Juras, ředitel ZŠ a MŠ Dělnická</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Já jsem celý subjekt rozdělil na pět podčástí. Jednou jsou mateřské školky U Máji a U Vilíka, pak je školní jídelna, družina a tato hlavní budova." </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci rotační výuky tento týden do školy přišli žáci první, druhé a páté třídy, celkem 170 dětí. Příští týden se budou učit třeťáci a čtvrťáci, v počtu 120 dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozitivní test měl v Havířově jeden žák, hlídka musela řešit konflikt s nespokojenými rodiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice v Havířově má kompletní data z prvního antigenního testování ve školách a mateřinkách. Pozitivita se ukázala jen u jednoho žáka. Školy musely prokázat i lidovou tvořivost a vytvořit stojánky na zkumavky, které v sadách chyběly. Hlídka strážníků musela řešit konflikt s nespokojenými rodiči.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Pro mě bylo nejlepší, že mi vyšel negativní test, protože kdybychom zase trčeli na distanční výuce, to by byla pro každého hrůza hrůzoucí. A kdyby mi vyšel pozitivní, já bych si vyškubal snad všechny vlasy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I takto reagovali žáci na první testování ve školách v Havířově. Radnice už má výsledky. Ze zhruba 2 tisíc dětí, i těch předškolních, zaznamenali jen jeden pozitivní výsledek. 206 žáků se rozhodli rodiče nechat v domácí výuce. Někteří si to chtěli vyříkat přímo ve škole.</w:t>
@@ -630,93 +740,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-21-04-2021-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>