--- v0 (2026-02-09)
+++ v1 (2026-06-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2021, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Covidová témata rezonují světem už více jak rok. My se dnes budeme věnovat léčbě covid pozitivních pacientů ve Fakultní nemocnici Ostrava a to pomocí léku Bamlanivimab a také Regeneron. Mým hostem je primářka kliniky infekčního lékařství Fakultní nemocnice Ostrava Lenka Petroušová. Dobrý den. Paní primářko, na začátek bychom si mohli říct, kdy se léčí covid pacient pozitivní doma a kdy už musí být v péči lékařů v nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Petroušková,primářka kliniky infekčního lékařství FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -455,93 +570,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-22-04-2021-17-30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>