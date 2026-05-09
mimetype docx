--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.4.2021, 17:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, jsme na začátku školního magazínu TV Polar Studuj u nás, který vám přináší novinky ze škol zřízených krajem. Začneme na praxi SPŠ v Ostravě – Vítkovicích, podíváme se, jak se praktická výuka rozjela na SŠ elektrotechnické v Ostravě a nakonec si ukážeme online workshop vyhlášeného kuchaře Davida Valíčka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SPŠ v Ostravě - Vítkovicích přizpůsobila praktickou výuku vládním nařízením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pauza bez praktické výuky už byla příliš dlouhá, což pocítili i na SPŠ v Ostravě-Vítkovicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -374,57 +489,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takže taková údržba po té době, co jste tady nebyli?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nějak se seznámit s tím strojem celkově, hlavně to.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všichni doufají, že světová pandemie praktickou výuku už nijak neovlivní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Na SŠ elektrotechnické v Ostravě se rozjela praktická výuka</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na SŠ elektrotechnické v Ostravě se rozjela praktická výuka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praxe je veledůležitá také SŠ elektrotechnickou v Ostravě. Byli jsme tam i s kamerou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distanční výuka je forma výuky, která může sloužit docela dobře v oblasti teorie, ale na školách, jako je SŠ elektrotechnická v Ostravě, je hlavní praxe. A ta při online vyučování utrpěla nezanedbatelné ztráty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Führer, ředitel SŠ elektrotechnické Ostrava:</w:t>
       </w:r>
@@ -698,57 +812,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Lugsch, režisér přenosu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Při tvorbě těchto streamů si zakládáme na filmovém obraze a snažíme se to zasvítit tak, aby to bylo zajímavé, aby ten obraz byl živý, aby, co ten divák sleduje, pro něj bylo poutavé. Takže využíváme techniky, které jsme se naučili na placech a na natáčeních a aplikujeme je na tomhle online prostředí. Dále používáme snímání zvuků jak kuchaře, takže divák slyší velmi kvalitně to, co mluví, tak máme mikrofon, který směřuje přímo na stůl, takže vlastně doplňujeme tu atmosféru té kuchyně, i to všechno prskání a krájení. Aby to byl plnohodnotný audiovizuální zážitek. Co se úhlů týče, tak používáme tři kamery, jedna je hlavní na kuchaře, druhou děláme detail na ruce, kdy ten divák vidí přesně, co kuchař dělá, jak krájí, vidí techniku nože, pak máme detailní na bok, aby bylo hezky vidět finální jídlo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celý workshop je na internetu k dispozici i zpětně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tak a jsme u posledního bodu scénáře a to je rozloučení. Mějte se hezky a na viděnou příště.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+        <w:t xml:space="preserve">Tak a jsme u posledního bodu scénáře a to je rozloučení. Mějte se hezky a na viděnou příště.  Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -817,93 +925,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/studuj-u-nas/studuj-u-nas-28-04-2021-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>