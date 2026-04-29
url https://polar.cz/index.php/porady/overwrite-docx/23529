--- v0 (2026-02-20)
+++ v1 (2026-04-29)
@@ -1,95 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.4.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolek Velká náruč podpořila Nadace Terezy Maxové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolek Velká náruč v Horní Suché zajišťuje pro děti nejrůznější volnočasové aktivity a pomáhá i s doučováním. Spolek podpořila Nadace Terezy Maxové zakoupením nového notebooku pro on-line výuku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolek Velká náruč nabízí desítkám dětí volnočasové aktivity v multifunkčním centru Sušanka. Ratolesti mohou navštěvovat různé kroužky ať už taneční, pěvecký, nebo dramatický. Pravidelně se účastní po celé České republice soutěží, kde sklízí úspěchy, za které si vždy odnesou odměnu. Rovněž jezdí na společné soustředění či výlety a také navštěvují domovy seniorů. Během pandemie byli všichni ve spojení přes on-line. Společně si četli, učili se angličtinu, romštinu, tvořili a hráli hry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Já tady ráda chodím hlavně kvůli toho, že tady mohu zpívat, můžeme tancovat a že vlastně můžeme chodit na různé soutěže. Když se nudíme, tak tady můžeme přijít a hned máme zlepšený den.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Já tady ráda chodím hlavně kvůli toho, že tady mohu zpívat, můžeme tancovat a že vlastně můžeme chodit na různé soutěže. Když se nudíme, tak tady můžeme přijít a hned máme zlepšený den.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Co mě tady baví, baví mě tady všechno. Baví mě tady dramaťák, tanec, tvoření.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kam všude jezdíte a kde už jsi všude byl?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -217,93 +330,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/miniexpres-horni-suche/miniexpres-horni-suche-30-04-2021-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>