--- v0 (2026-02-08)
+++ v1 (2026-06-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.5.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hutní společnost Liberty Ostrava prodala své sesterské firmě z rumunského Galtine milion emisních povolenek. Společnost uvedla, že povolenky prodala za tržní hodnotu s okamžitým ziskem 260 milionů korun. Proti se staví ostravští odboráři, kteří jsou ve stávkové pohotovosti. Firma namítá, že transakce je interní záležitostí soukromé společnosti. Téma pro mého dnešního hosta, ekonoma Tomáše Pastrňáka a zároveň krizového manažera České asociace interim managementu. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pastrňák, místopředseda HK MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -427,93 +542,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-04-05-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>