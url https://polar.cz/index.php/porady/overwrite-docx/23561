--- v0 (2026-03-02)
+++ v1 (2026-05-26)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.5.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je s vámi televize Polar a magazín o zdraví. Vítám vás u jeho sledování. O čem bude? Moravskoslezský kraj daroval městu Karviná budovu polikliniky. Tu čeká velká proměna. Jste v pořadníku na operaci? Dřívější termín vám může nabídnout bílovecká nemocnice. Více podrobností se dozvíte z rozhovoru s primářem chirurgie Martinem Maškem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná připravuje realizaci proměny polikliniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karviná bude v blízké budoucnosti realizovat několik investičních akcí. Jednou z nich je rekonstrukce budovy polikliniky v Karviné-Mizerově. Více podrobností už v reportáži. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karviná bude v blízké budoucnosti realizovat několik investičních akcí. Jednou z nich je rekonstrukce budovy polikliniky v Karviné-Mizerově. Více podrobností už v reportáži.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Budovu polikliniky jsme převzali na konci minulého roku darem od Moravskoslezského kraje. Patřila NsP Karviná-Ráj, která nespatřovala velké využití tohoto objektu. Nám to bylo líto, že by poliklinika nebyla funkční a myslím, že má své místo v Karviné, proto jsme se rozhodli, že ten dar přijmeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téměř okamžitě začaly přípravy projektové dokumentace zahrnující její celkovou proměnu. V současné době už stavební povolení nabylo platnosti.</w:t>
@@ -83,53 +197,52 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbor majetkový Magistrátu města Karviné připravuje zadávací dokumentaci na realizaci stavby. Vedle toho jsme podali žádost na dotaci na zateplení, takže věřím tomu, že budeme úspěšní, abychom tu stavbu zlevnili touto formou a předpokládám, že na podzim bychom mohli začít rekonstrukci samotného objektu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotná oprava začne v září. Bude velmi náročná na organizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V běhu je také příprava marketingového plánu pro samotnou polikliniku. Bude mít své samostatné logo i samostatné webové stránky.Výhodou objektu je velké funkční parkoviště. Do budoucna se počítá i s úpravami v okolí tak, aby změny k lepšímu dostál i okolní areál.  (zkráceno) </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V běhu je také příprava marketingového plánu pro samotnou polikliniku. Bude mít své samostatné logo i samostatné webové stránky.Výhodou objektu je velké funkční parkoviště. Do budoucna se počítá i s úpravami v okolí tak, aby změny k lepšímu dostál i okolní areál.  (zkráceno)  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bílovecké nemocnici se operuje široká škála výkonů, prim. MUDr. Martin Mašek, chirurgické odd. Bílovecká nemocnice </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den přeji do bílovecké nemocnice panu primáři Martinu Haškovi. Dobrý den. Pane primáři, vy jste primářem chirurgického oddělení. Čili otázka číslo jedna zní: zda u vás operujete či nikoliv protože ze všech stran slyšíme, že pacienti musí čekat na plánované výkony čili jaká je aktuální situace v bílovecké nemocnici.</w:t>
       </w:r>
     </w:p>
@@ -320,104 +433,111 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výborně pane primáři, já vám děkuji. Náš čas se naplnil. Přeji hodně spokojených pacientů a zdravé zdravotníky, aby to všechno vydrželi. Mějte se hezky na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Mašek, primář chirurgie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji, na shledanou.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">TV MEDICÍNA NA DOSAH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během pandemie jsou nemocnice rády za každou pomocnou ruku. Během minulého roku si vážnost situace uvědomoval i student z Havířova, který je přitom sám upoután na invalidní vozík. Za pomoc v nemocnici dostal cenu ministra školství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Medicína na dosah: Student s hendikepem pomáhal v havířovské nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třiadvacetiletý Jan Melicher z Havířova studuje na vysoké škole Prigo. I přes své zdravotní problémy se rozhodl, že chce během pandemie pomáhat. V nemocnici dělal zdravotně sociální šetření zejména u starších pacientů. Strach, že se sám nakazí, neměl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Melicher, oceněný student: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"V ten moment jsem na to nemyslel. Důležité pro mě bylo to, že jsem pomohl. Člověk na to tak trochu myslí, ale chránili jsme se a musím říct, že to dopadlo dobře, že jsem se nenakazil ani má paní vedoucí a důležité pro mě bylo také to, že jsem se hodně naučil.”</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Honza nyní dodělává svou bakalářskou práci a ve studiu chce pokračovat. To už byla tečka za dnešním pořadem, mějte hezké dny a zase na viděnou. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Honza nyní dodělává svou bakalářskou práci a ve studiu chce pokračovat. To už byla tečka za dnešním pořadem, mějte hezké dny a zase na viděnou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -458,431 +578,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...302 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-05-05-2021-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>